--- v3 (2026-07-21)
+++ v4 (2026-09-23)
@@ -1,1022 +1,2168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\tareas\2026\Junio\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://invucr.sharepoint.com/sites/DepartamentoAdministrativoFinanciero/Documentos compartidos/Recepción 2026/2026/Agosto/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD1B4F66-F850-4026-9DE8-6374ADEA7448}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9D4006C5-F3DC-418A-979D-1D93EC760F9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0F430F3F-DD61-4245-82A8-0024FF238015}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="15576" windowHeight="9096" xr2:uid="{0F430F3F-DD61-4245-82A8-0024FF238015}"/>
   </bookViews>
   <sheets>
     <sheet name="Funcionarios " sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="717" uniqueCount="500">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t xml:space="preserve">Departamento </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Nombre persona funcionaria </t>
+    <t>PRESIDENCIA EJECUTIVA</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
-    <t xml:space="preserve">Leslie Naranjo Barboza </t>
-[...2 lines deleted...]
-    <t>SJ</t>
+    <t xml:space="preserve">Johnny Leiva Badilla </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jessica Solís Madrigal </t>
+  </si>
+  <si>
+    <t>Ricardo León Gómez</t>
+  </si>
+  <si>
+    <t>Sujeily Porras Salinas</t>
+  </si>
+  <si>
+    <t>Xinia Sossa Siles</t>
+  </si>
+  <si>
+    <t>Laura Saenz Castillo</t>
   </si>
   <si>
     <t>Deyanara Mendoza Briones</t>
   </si>
   <si>
-    <t>Xinia Sossa Siles</t>
-[...8 lines deleted...]
-    <t>Laura Saenz Castillo</t>
+    <t xml:space="preserve">Martha Navarro Obando </t>
   </si>
   <si>
     <t>Rafael  Zeledón Morales</t>
   </si>
   <si>
+    <t>Teresa Morales Soto</t>
+  </si>
+  <si>
     <t>Marlen Salazar Zamora</t>
   </si>
   <si>
-    <t>Martha Navarro Obando</t>
-[...2 lines deleted...]
-    <t>CS</t>
+    <t>Allan Bertarioni Porras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ericka Vargas Alvarez </t>
   </si>
   <si>
     <t>Melissa Contreras Rojas</t>
   </si>
   <si>
     <t>Carolina Brenes Guillen</t>
   </si>
   <si>
-    <t>AL</t>
+    <t>William Cedeño Monge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marissa Gonzalez Campos </t>
   </si>
   <si>
     <t>Eileen Torres Cervantes</t>
   </si>
   <si>
-    <t>William Cedeño Monge</t>
-[...1 lines deleted...]
-  <si>
     <t>Isabel Eras Martínez</t>
   </si>
   <si>
+    <t>Graciela Cavada Azofeifa</t>
+  </si>
+  <si>
+    <t>Noelia Arias Sánchez</t>
+  </si>
+  <si>
+    <t>Gloriana Chacón Cisneros</t>
+  </si>
+  <si>
+    <t>Susy Neyra Vargas</t>
+  </si>
+  <si>
     <t>Juliana Montero Sánchez</t>
   </si>
   <si>
-    <t>Graciela Cavada Azofeifa</t>
-[...2 lines deleted...]
-    <t>Noelia Arias Sánchez</t>
+    <t xml:space="preserve">Adriana Sosa Ondoy </t>
+  </si>
+  <si>
+    <t>Hannia Zúñiga  Nuñez</t>
+  </si>
+  <si>
+    <t>Ricardo Arias Villalobos</t>
+  </si>
+  <si>
+    <t>Henry Arley Pérez</t>
+  </si>
+  <si>
+    <t>Andrea Hernández González</t>
+  </si>
+  <si>
+    <t>David Abarca Vargas</t>
+  </si>
+  <si>
+    <t>Tatiana Enriquez Martinez</t>
+  </si>
+  <si>
+    <t>Gustavo Bogarín Fonseca</t>
   </si>
   <si>
     <t>Daniela Sáenz Meléndez</t>
   </si>
   <si>
-    <t>Gloriana Chacón Cisneros</t>
-[...22 lines deleted...]
-  <si>
     <t>Laura Herrera Ortiz</t>
   </si>
   <si>
     <t>GG</t>
   </si>
   <si>
-    <t>Ileana Barrientos Ortiz</t>
+    <t>Ingrid Sánchez Herrera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GERENCIA GENERAL </t>
   </si>
   <si>
     <t xml:space="preserve">Carla Fabiola Fallas Mejia </t>
   </si>
   <si>
-    <t xml:space="preserve">Ericka Vargas Alvarez </t>
-[...1 lines deleted...]
-  <si>
     <t>Marcela Mora Fallas</t>
   </si>
   <si>
-    <t>Ingrid Sánchez Herrera</t>
-[...2 lines deleted...]
-    <t>GGS</t>
+    <t xml:space="preserve">Eddie Villalobos Villalobos </t>
   </si>
   <si>
     <t>Marielos Valerio Villalobos</t>
   </si>
   <si>
-    <t>UAC</t>
-[...4 lines deleted...]
-  <si>
     <t>Fanny Valverde Hernández</t>
   </si>
   <si>
-    <t>UCP</t>
-[...2 lines deleted...]
-    <t>Ricardo León Gómez</t>
+    <t>Tatiana Mora Moya</t>
   </si>
   <si>
     <t>Adolfo Castro Saénz</t>
   </si>
   <si>
-    <t>Tatiana Mora Moya</t>
-[...1 lines deleted...]
-  <si>
     <t>Ana Sofía Mata Garro</t>
   </si>
   <si>
+    <t>Ricardo Rodríguez Silesky</t>
+  </si>
+  <si>
+    <t>Gerardo Gómez Carpio</t>
+  </si>
+  <si>
+    <t>Alberto Pacheco Jiménez</t>
+  </si>
+  <si>
+    <t>Guillermo Segura Herrera</t>
+  </si>
+  <si>
+    <t>Carlos Miranda Mora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPARTAMENTO ADMINISTRATIVO Y FINANCIERO </t>
+  </si>
+  <si>
+    <t>DAF</t>
+  </si>
+  <si>
+    <t>Bryans Centeno Hernandez</t>
+  </si>
+  <si>
+    <t>Jacqueline Soto Maicabare</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hazel Ureña Rojas </t>
   </si>
   <si>
-    <t>UTI</t>
-[...23 lines deleted...]
-    <t>Bryans Centeno Hernandez</t>
+    <t xml:space="preserve">Luis Fernando Blanco Corrales </t>
+  </si>
+  <si>
+    <t>Javier Leiva Ortiz</t>
+  </si>
+  <si>
+    <t>Erick Mata Barrientos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Andres Díaz Leal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Freddy Alejandro Solano Jimenez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edward Navarro Duarte </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Diego Vargas Salas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jose Santos Lopez Castillo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cesar Jimenez Melendez </t>
+  </si>
+  <si>
+    <t>Edgar Alfaro Piedra</t>
+  </si>
+  <si>
+    <t>Amalia Brenes Bonilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">William Madriz Calderon </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Elena Gyles Rojas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Didier Esteban Espinoza Rojas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patricia Villalta Torres </t>
   </si>
   <si>
     <t>Denzel Mora Garro</t>
   </si>
   <si>
-    <t>UA</t>
-[...41 lines deleted...]
-    <t>UAYC</t>
+    <t>Alonso Oviedo Arguedas</t>
   </si>
   <si>
     <t>Wendy Durán Gómez</t>
   </si>
   <si>
     <t>Andrea Barrantes Quirós</t>
   </si>
   <si>
-    <t>Alonso Oviedo Arguedas</t>
+    <t>Joselyn Alpízar Brenes</t>
   </si>
   <si>
     <t>UFI</t>
   </si>
   <si>
     <t>Wilman Carpio Gutiérrez</t>
   </si>
   <si>
+    <t>Olga Rojas Solís</t>
+  </si>
+  <si>
+    <t>Douglas Araya Zarate</t>
+  </si>
+  <si>
+    <t>Ester Chavarría Barquero</t>
+  </si>
+  <si>
+    <t>Shirley Chavarría Valverde</t>
+  </si>
+  <si>
+    <t>Marleni Acuña Oviedo</t>
+  </si>
+  <si>
+    <t>Jackeline Alfaro Poveda</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Christopher Conejo Barboza</t>
+  </si>
+  <si>
+    <t>Eduardo Santamaria Mora</t>
+  </si>
+  <si>
+    <t>Yohan Espinoza Castro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge Mesen Jimenez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junior Omar Carrillo Postomer </t>
+  </si>
+  <si>
+    <t>Evelyn Salas Chacón</t>
+  </si>
+  <si>
+    <t>Cindy García Rodríguez</t>
+  </si>
+  <si>
+    <t>Farina Salazar Villegas</t>
+  </si>
+  <si>
+    <t>Edisson Zeledón Meza</t>
+  </si>
+  <si>
+    <t>Yeiner Ortega Muñoz</t>
+  </si>
+  <si>
+    <t>William Barquero Abarca</t>
+  </si>
+  <si>
+    <t>Francisco González Agüero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carolina Hernández Barrantes </t>
+  </si>
+  <si>
+    <t>Daniela Chaves Rodríguez</t>
+  </si>
+  <si>
+    <t>Jahaira Alfaro Calderón</t>
+  </si>
+  <si>
+    <t>Roger Marín Ulate</t>
+  </si>
+  <si>
+    <t>Alejandro Herrera Coto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPARTAMENTO DE URBANISMO </t>
+  </si>
+  <si>
+    <t>DU</t>
+  </si>
+  <si>
+    <t>Hilda Carvajal Bonilla</t>
+  </si>
+  <si>
+    <t>Marco Arias Alfaro</t>
+  </si>
+  <si>
+    <t>Katherine Castillo Contreras</t>
+  </si>
+  <si>
+    <t>Wilber Jirón Amador</t>
+  </si>
+  <si>
+    <t>Delio Robles Loaiza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatiana Varela Quesada </t>
+  </si>
+  <si>
+    <t>Tania Villegas Rodrí­guez</t>
+  </si>
+  <si>
+    <t>Rodolfo Bolaños Bermúdez</t>
+  </si>
+  <si>
+    <t>Fabiola Barrantes Rodríguez</t>
+  </si>
+  <si>
+    <t>Ligia Gómez Arellano</t>
+  </si>
+  <si>
+    <t>Natalia Jiménez González</t>
+  </si>
+  <si>
+    <t>Joseph Acuña Gaitán</t>
+  </si>
+  <si>
+    <t>Tatiana Cordero Ruíz</t>
+  </si>
+  <si>
+    <t>Alejandro Araya Escamilla</t>
+  </si>
+  <si>
+    <t>Jorge Chaverri Sánchez</t>
+  </si>
+  <si>
+    <t>José Pablo Ángulo Navarro</t>
+  </si>
+  <si>
+    <t>Leidy Medina Gutierrez</t>
+  </si>
+  <si>
+    <t>Daniel Brenes Arroyo</t>
+  </si>
+  <si>
+    <t>Manuel Hernández Flores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geovanna Calderón Sánchez </t>
+  </si>
+  <si>
+    <t>Matt Rodríguez González</t>
+  </si>
+  <si>
+    <t>Vivian Li Acuña</t>
+  </si>
+  <si>
+    <t>Emiler Segura López</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Natalia Cruz Fallas </t>
+  </si>
+  <si>
+    <t>Sylvia Marchena Villalobos</t>
+  </si>
+  <si>
+    <t>Paola Brenes Rojas</t>
+  </si>
+  <si>
+    <t>Maria Sibaja Cascante</t>
+  </si>
+  <si>
+    <t>Silvia Valentinuzzi Núñez</t>
+  </si>
+  <si>
+    <t>Warren Espinoza Ríos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aster Rodríguez Hidalgo </t>
+  </si>
+  <si>
+    <t>Eduardo Hernández Gamboa</t>
+  </si>
+  <si>
+    <t>Natalia Marín Matarrita</t>
+  </si>
+  <si>
+    <t>Diana Carrillo Azofeifa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Alfaro Alpizar </t>
+  </si>
+  <si>
+    <t>Kate Jimenez Sandí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPARTAMENTO PROYECTOS HABITACIONALES </t>
+  </si>
+  <si>
+    <t>DPH</t>
+  </si>
+  <si>
+    <t>Guillermo Ramírez Campos</t>
+  </si>
+  <si>
+    <t>Raquel López Brenes</t>
+  </si>
+  <si>
+    <t>Jessica Peralta Quesada</t>
+  </si>
+  <si>
+    <t>Jaime Rodriguez Sanchez</t>
+  </si>
+  <si>
+    <t>Mac Donald Bolaños Araya</t>
+  </si>
+  <si>
+    <t>Ericka Gómez ChavarrÍa</t>
+  </si>
+  <si>
+    <t>Alexander Alpízar Segura</t>
+  </si>
+  <si>
+    <t>Robert Garita Hernández</t>
+  </si>
+  <si>
+    <t>David Scott Anglin</t>
+  </si>
+  <si>
+    <t>Alejandro Sánchez Salazar</t>
+  </si>
+  <si>
+    <t>Noelia Soto Miranda</t>
+  </si>
+  <si>
+    <t>Cinthya Rodriguez Rivera</t>
+  </si>
+  <si>
+    <t>Janette Arias Calderón</t>
+  </si>
+  <si>
+    <t>Fanny Obando Fernández</t>
+  </si>
+  <si>
+    <t>UACS</t>
+  </si>
+  <si>
+    <t>Johanna Figueroa Quirós</t>
+  </si>
+  <si>
+    <t>Maricruz Serrano Carballo</t>
+  </si>
+  <si>
+    <t>Cristina Sánchez Cubero</t>
+  </si>
+  <si>
+    <t>Léster Sojo Sequeira</t>
+  </si>
+  <si>
+    <t>Juan Pablo Villalobos Sánchez</t>
+  </si>
+  <si>
+    <t>Franklin Sandí Lizano</t>
+  </si>
+  <si>
+    <t>Ezzio López Barrantes</t>
+  </si>
+  <si>
+    <t>Cindy Mora Carrillo</t>
+  </si>
+  <si>
+    <t>Daniel Vargas León</t>
+  </si>
+  <si>
+    <t>DEPARTAMENTO DE PROGRAMAS DE FINANCIAMIENTO</t>
+  </si>
+  <si>
+    <t>DGPF</t>
+  </si>
+  <si>
+    <t>Roberto Cruz Morales</t>
+  </si>
+  <si>
+    <t>Yerlin Barrantes Ortega</t>
+  </si>
+  <si>
+    <t>Guiselle Rivera Sánchez</t>
+  </si>
+  <si>
     <t>José Álvarez Moreno</t>
   </si>
   <si>
-    <t>Douglas Araya Zarate</t>
-[...8 lines deleted...]
-    <t>Olga Rojas Solís</t>
+    <t>Karina López Garcia</t>
+  </si>
+  <si>
+    <t>Emilena Díaz Hidalgo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ileana Chaves Salas </t>
+  </si>
+  <si>
+    <t>Wilberth Barahona Serrano</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Christian Guzmán Ramírez</t>
+  </si>
+  <si>
+    <t>Daniel Calderón Arias</t>
+  </si>
+  <si>
+    <t>Laura Bonilla Segura</t>
+  </si>
+  <si>
+    <t>Jaillyn Arce Soto</t>
   </si>
   <si>
     <t>Luis Alvarado Cordero</t>
   </si>
   <si>
-    <t>UFI-CONT</t>
-[...74 lines deleted...]
-    <t xml:space="preserve">Jessica Solís Madrigal </t>
+    <t>Elizabeth Arias Soto</t>
+  </si>
+  <si>
+    <t>Alonso Castro Araya</t>
+  </si>
+  <si>
+    <t>Silvia Rojas Villalobos</t>
+  </si>
+  <si>
+    <t>Ernesto López Aguilar</t>
+  </si>
+  <si>
+    <t>Natalia Sudasassi Vargas</t>
   </si>
   <si>
     <t>Erika Lutz Cruz</t>
   </si>
   <si>
-    <t>NOT</t>
-[...320 lines deleted...]
-    <t xml:space="preserve">Diego Alfaro Alpizar </t>
+    <t xml:space="preserve">Dependencia </t>
+  </si>
+  <si>
+    <t>Cargo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nombre </t>
+  </si>
+  <si>
+    <t>Ext.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Presidente Ejecutivo </t>
+  </si>
+  <si>
+    <t>Asistente</t>
+  </si>
+  <si>
+    <t>Asesor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Secretaria de Junta Directiva </t>
+  </si>
+  <si>
+    <t>Jefatura ai</t>
+  </si>
+  <si>
+    <t>Contralora de Servicios</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>Jefatura</t>
+  </si>
+  <si>
+    <t>Notaria</t>
+  </si>
+  <si>
+    <t>Notario</t>
+  </si>
+  <si>
+    <t>Salud Ocupacional</t>
+  </si>
+  <si>
+    <t>Sub Gerente General</t>
+  </si>
+  <si>
+    <t>GG-UAC</t>
+  </si>
+  <si>
+    <t>GG-UCP</t>
+  </si>
+  <si>
+    <t>Encargada</t>
+  </si>
+  <si>
+    <t>GG-UTI</t>
+  </si>
+  <si>
+    <t>Encargado</t>
+  </si>
+  <si>
+    <t>PE-PI</t>
+  </si>
+  <si>
+    <t>PE-CS</t>
+  </si>
+  <si>
+    <t>PE-AL</t>
+  </si>
+  <si>
+    <t>PE-AI</t>
+  </si>
+  <si>
+    <t>GG-SO</t>
+  </si>
+  <si>
+    <t>Recepción</t>
+  </si>
+  <si>
+    <t>UNIDAD DE ADMINISTRACIÓN</t>
+  </si>
+  <si>
+    <t>UNIDAD DE ADQUISICIONES Y CONTRATACIONES</t>
+  </si>
+  <si>
+    <t>DAF-UA</t>
+  </si>
+  <si>
+    <t>DAF-UAYC</t>
+  </si>
+  <si>
+    <t>UNIDAD DE FINANZAS</t>
+  </si>
+  <si>
+    <t>DAF-UFI</t>
+  </si>
+  <si>
+    <t>DAF-UFI-COBROS</t>
+  </si>
+  <si>
+    <t>DAF-UFI-CONT</t>
+  </si>
+  <si>
+    <t>Profesional - Coordinadora</t>
+  </si>
+  <si>
+    <t>Contabilidad</t>
+  </si>
+  <si>
+    <t>DAF-UFI-TESO</t>
+  </si>
+  <si>
+    <t>Tesorería</t>
+  </si>
+  <si>
+    <t>Cobros</t>
+  </si>
+  <si>
+    <t>UNIDAD DE TALENTO HUMANO</t>
+  </si>
+  <si>
+    <t>DAF-UTH</t>
+  </si>
+  <si>
+    <t>SECRETARÍA DE JUNTA DIRECTIVA</t>
+  </si>
+  <si>
+    <t>PE-SJD</t>
+  </si>
+  <si>
+    <t>PLANIFICACIÓN INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>CONTRALORÍA DE SERVICIOS</t>
+  </si>
+  <si>
+    <t>ASESORÍA LEGAL</t>
+  </si>
+  <si>
+    <t>AUDITORÍA INTERNA</t>
+  </si>
+  <si>
+    <t>ARCHIVO CENTRAL</t>
+  </si>
+  <si>
+    <t>UNIDAD DE COMUNICACIÓN, PROMOCIÓN Y PRENSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNIDAD DE TECNOLOGÍAS DE INFORMACIÓN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asistente </t>
+  </si>
+  <si>
+    <t>UNIDAD DE ASESORÍA Y CAPACITACIÓN</t>
+  </si>
+  <si>
+    <t>DU-UAC</t>
+  </si>
+  <si>
+    <t>DU-UFIS</t>
+  </si>
+  <si>
+    <t>Ventanilla única</t>
+  </si>
+  <si>
+    <t>DU-UTCOT</t>
+  </si>
+  <si>
+    <t>DU-UEA</t>
+  </si>
+  <si>
+    <t>UNIDAD DE FISCALIZACIÓN</t>
+  </si>
+  <si>
+    <t>DPH-UPH</t>
+  </si>
+  <si>
+    <t>UNIDAD DE PROYECTOS HABITACIONALES</t>
+  </si>
+  <si>
+    <t>UNIDAD MECANISMOS DE FINANCIAMIENTO</t>
+  </si>
+  <si>
+    <t>DPH-UMF</t>
+  </si>
+  <si>
+    <t>Plataforma de Servicio</t>
+  </si>
+  <si>
+    <t>DPH-UFIBI</t>
+  </si>
+  <si>
+    <t>Encargada ai</t>
+  </si>
+  <si>
+    <t>Trabajadora social</t>
+  </si>
+  <si>
+    <t>UNIDAD FONDO DE INVERSIÓN Y BIENES INMUEBLES</t>
+  </si>
+  <si>
+    <t>Oficina de Ventas</t>
+  </si>
+  <si>
+    <t>UNIDAD GESTIÓN DE SERVICIO</t>
+  </si>
+  <si>
+    <t>DGPF-UACS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNIDAD ADMINISTRACIÓN DE CANALES DE SERVICIOS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ingeniería </t>
+  </si>
+  <si>
+    <t>Analista</t>
+  </si>
+  <si>
+    <t>DGPF-UGS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La central telefónica es 4037-6300 y digite el número de extensión </t>
+  </si>
+  <si>
+    <t>Correo electrónico</t>
+  </si>
+  <si>
+    <t>Auditor Interno</t>
+  </si>
+  <si>
+    <t>Gerente General</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUB GERENCIA GENERAL </t>
+  </si>
+  <si>
+    <t>UNIDAD DE CRITERIOS TÉCNICOS Y OPERATIVOS DE ORDENAMIENTO TERRITORIAL</t>
+  </si>
+  <si>
+    <t>UNIDAD ESPECIAL DE ACOMPAÑAMIENTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Listado personas funcionarias INVU </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Correos eletrónicos importantes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asunto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sí desea realizar un trámite puede comunicarse a través de nuestros correos electrónicos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cobros </t>
+  </si>
+  <si>
+    <t xml:space="preserve">presidenciaejecutiva@invu.go.cr </t>
+  </si>
+  <si>
+    <t>jsolis@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rleon@invu.go.cr</t>
+  </si>
+  <si>
+    <t>sporras@invu.go.cr</t>
+  </si>
+  <si>
+    <t>xsossa@invu.go.cr</t>
+  </si>
+  <si>
+    <t>lsaenz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dmendoza@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mnavarro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rzeledon@invu.go.cr</t>
+  </si>
+  <si>
+    <t>tmorales@invu.go.cr</t>
+  </si>
+  <si>
+    <t>msalazar@invu.go.cr</t>
+  </si>
+  <si>
+    <t>abertarioni@invu.go.cr</t>
+  </si>
+  <si>
+    <t>evargasa@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mcontreras@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cbrenes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>wcedeno@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Préstamos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cobros@invu.go.cr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">constancias@invu.go.cr </t>
+  </si>
+  <si>
+    <t>Contraloría</t>
+  </si>
+  <si>
+    <t>mgonzalez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>asosa@invu.go.cr</t>
+  </si>
+  <si>
+    <t>etorres@invu.go.cr</t>
+  </si>
+  <si>
+    <t>earias@invu.go.cr</t>
+  </si>
+  <si>
+    <t>gchacon@invu.go.cr</t>
+  </si>
+  <si>
+    <t>gcavada@invu.go.cr</t>
+  </si>
+  <si>
+    <t>hzuniga@invu.go.cr</t>
+  </si>
+  <si>
+    <t>isanchez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ieras@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jmontero@invu.go.cr</t>
+  </si>
+  <si>
+    <t>narias@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rarias@invu.go.cr</t>
+  </si>
+  <si>
+    <t>sneyra@invu.go.cr</t>
+  </si>
+  <si>
+    <t>auditoria@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ahernandez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dsaenz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dabarca@invu.go.cr</t>
+  </si>
+  <si>
+    <t>gbogarin@invu.go.cr</t>
+  </si>
+  <si>
+    <t>lherrera@invu.go.cr</t>
+  </si>
+  <si>
+    <t>tenriquez@invu.go.cr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gerencia@invu.go.cr </t>
+  </si>
+  <si>
+    <t>mvalerio@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cfallas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mmora@invu.go.cr</t>
+  </si>
+  <si>
+    <t>fvalverde@invu.go.cr</t>
+  </si>
+  <si>
+    <t>tmora@invu.go.cr</t>
+  </si>
+  <si>
+    <t>acastros@invu.go.cr</t>
+  </si>
+  <si>
+    <t>amata@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rrodriguez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>apacheco@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cmiranda@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ggomez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>gsegura@invu.go.cr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bcenteno@invu.go.cr </t>
+  </si>
+  <si>
+    <t>jsoto@invu.go.cr</t>
+  </si>
+  <si>
+    <t>hurena@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Disconformidades</t>
+  </si>
+  <si>
+    <t>contraloria@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Consultas Generales</t>
+  </si>
+  <si>
+    <t>contactenos@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Accesos Virtuales</t>
+  </si>
+  <si>
+    <t>accesovirtual@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Constancias de saldos</t>
+  </si>
+  <si>
+    <t>Constancias de cancelación</t>
+  </si>
+  <si>
+    <t>Ventas</t>
+  </si>
+  <si>
+    <t>planesdeahorro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Planes de ahorro</t>
+  </si>
+  <si>
+    <t>Canales de Servicio</t>
+  </si>
+  <si>
+    <t>Constancias de ahorro</t>
+  </si>
+  <si>
+    <t>constaciaplanahorro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Estado de cuenta Plan</t>
+  </si>
+  <si>
+    <t>estadoplanahorro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Estudios de maduración</t>
+  </si>
+  <si>
+    <t>maduraciones@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Renuncia de Plan</t>
+  </si>
+  <si>
+    <t>Retiro Parcial de Plan</t>
+  </si>
+  <si>
+    <t>desembolsos@invu.go.cr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ventanilla Unica </t>
+  </si>
+  <si>
+    <t>Alineamiento Fluvia</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> visado-alineamientos@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Bono</t>
+  </si>
+  <si>
+    <t>Solicitud Bono</t>
+  </si>
+  <si>
+    <t>Exclusión de Bono</t>
+  </si>
+  <si>
+    <t>permisosbono@invu.go.cr</t>
+  </si>
+  <si>
+    <t>requisitosbono@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jleiva@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jalfaro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jlopez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jvargas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>abrenes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cdiaz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cjimenez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dmora@invu.go.cr</t>
+  </si>
+  <si>
+    <t>despinoza@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ealfaro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>acastro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>elutz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>elopez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>lalvarado@invu.go.cr</t>
+  </si>
+  <si>
+    <t>nsudasassi@invu.go.cr</t>
+  </si>
+  <si>
+    <t>srojas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jarce@invu.go.cr</t>
+  </si>
+  <si>
+    <t>wbarahona@invu.go.cr</t>
+  </si>
+  <si>
+    <t>lbonilla@invu.go.cr</t>
+  </si>
+  <si>
+    <t>klopez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ichaves@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ediaz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dcalderon@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cguzman@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jalvarez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>grivera@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rcruz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ybarrantes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>lsojo@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jvillalobos@invu.go.cr</t>
+  </si>
+  <si>
+    <t>fsandi@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dvargas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cmora@invu.go.cr</t>
+  </si>
+  <si>
+    <t>csanchez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mserrano@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jfigueroa@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jarias@invu.go.cr</t>
+  </si>
+  <si>
+    <t>fobando@invu.go.cr</t>
+  </si>
+  <si>
+    <t>nsoto@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rgarita@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mbolanos@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jperalta@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jrodriguez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>egomez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dscott@invu.go.cr</t>
+  </si>
+  <si>
+    <t>aalpizar@invu.go.cr</t>
+  </si>
+  <si>
+    <t>asanchez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>aaraya@invu.go.cr</t>
+  </si>
+  <si>
+    <t>crodriguez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>gramirez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rlopez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>enavarro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>emata@invu.go.cr</t>
+  </si>
+  <si>
+    <t>asolano@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mgyles@invu.go.cr</t>
+  </si>
+  <si>
+    <t>pvillalta@invu.go.cr</t>
+  </si>
+  <si>
+    <t>wmadriz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>aoviedo@invu.go.cr</t>
+  </si>
+  <si>
+    <t>abarrantes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jalpizar@invu.go,cr</t>
+  </si>
+  <si>
+    <t>wduran@invu.go.cr</t>
+  </si>
+  <si>
+    <t>wcarpio@invu.go.cr</t>
+  </si>
+  <si>
+    <t>orojas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>daraya@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cconejo@invu.go.cr</t>
+  </si>
+  <si>
+    <t>esantamaria@invu.go.cr</t>
+  </si>
+  <si>
+    <t>esalas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mchavarria@invu.go.cr</t>
+  </si>
+  <si>
+    <t>schavarria@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jmesen@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jcarrillo@invu.go.cr</t>
+  </si>
+  <si>
+    <t>macuna@invu.go.cr</t>
+  </si>
+  <si>
+    <t>yespinoza@invu.go.cr</t>
+  </si>
+  <si>
+    <t>cgarcia@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ezeledon@invu.go.cr</t>
+  </si>
+  <si>
+    <t>yortega@invu.go.cr</t>
+  </si>
+  <si>
+    <t>fsalazar@invu.go.cr</t>
+  </si>
+  <si>
+    <t>fgonzalez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>wbarquero@invu.go.cr</t>
+  </si>
+  <si>
+    <t>aherrera@invu.go.cr</t>
+  </si>
+  <si>
+    <t>chernandez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dchaves@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rmarin@invu.go.cr</t>
+  </si>
+  <si>
+    <t>hcarvajal@invu.go.cr</t>
+  </si>
+  <si>
+    <t>kcastillo@invu.go.cr</t>
+  </si>
+  <si>
+    <t>marias@invu.go.cr</t>
+  </si>
+  <si>
+    <t>wjiron@invu.go.cr</t>
+  </si>
+  <si>
+    <t>drobles@invu.go.cr</t>
+  </si>
+  <si>
+    <t>rbolanos@invu.go.cr</t>
+  </si>
+  <si>
+    <t>tvillegas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>tvarela@invu.go.cr</t>
+  </si>
+  <si>
+    <t>fbarrantes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jchaverri@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jangulo@invu.go.cr</t>
+  </si>
+  <si>
+    <t>jacuna@invu.go.cr</t>
+  </si>
+  <si>
+    <t>lmedina@invu.go.cr</t>
+  </si>
+  <si>
+    <t>lgomez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>njimenez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>tcordero@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dbrenes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>esegura@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ncruz@invu.go.cr</t>
+  </si>
+  <si>
+    <t>vli@invu.go.cr</t>
+  </si>
+  <si>
+    <t>gcalderon@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mhernandez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>mrodriguez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>wespinoza@invu.go.cr</t>
+  </si>
+  <si>
+    <t>smarchena@invu.go.cr</t>
+  </si>
+  <si>
+    <t>pbrenes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>nmarin@invu.go.cr</t>
+  </si>
+  <si>
+    <t>msibaja@invu.go.cr</t>
+  </si>
+  <si>
+    <t>kjimenez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>ehernandez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dalfaro@invu.go.cr</t>
+  </si>
+  <si>
+    <t>dcarrillo@invu.go.cr</t>
+  </si>
+  <si>
+    <t>arodriguez@invu.go.cr</t>
+  </si>
+  <si>
+    <t>svalentinuzzi@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Cobros Judiciales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cobrojudicial@invu.go.cr </t>
+  </si>
+  <si>
+    <t>Presidencia Ejecutiva</t>
+  </si>
+  <si>
+    <t>varios</t>
+  </si>
+  <si>
+    <t>presidenciaejecutiva@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Junta directiva</t>
+  </si>
+  <si>
+    <t>juntadirectiva@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Planificación</t>
+  </si>
+  <si>
+    <t>planificacion@invu.go.cr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gerencia </t>
+  </si>
+  <si>
+    <t>gerencia@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Auditoria Interna</t>
+  </si>
+  <si>
+    <t>Adquisiciones y contrataciones</t>
+  </si>
+  <si>
+    <t>adquisiciones@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Talento Humano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">varios </t>
+  </si>
+  <si>
+    <t>planillas@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Archivo Central</t>
+  </si>
+  <si>
+    <t>gestindeexpedientes@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Depósitos/cheques</t>
+  </si>
+  <si>
+    <t>tesoreria@invu.go.cr</t>
+  </si>
+  <si>
+    <t>Aesoría y capacitación</t>
+  </si>
+  <si>
+    <t>capacitaciones urbanismo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">capacitacionesurbanismo@invu.go.cr </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="22"/>
+      <name val="Helvetica"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Helvetica"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Helvetica"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <color theme="0"/>
       <name val="Helvetica"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="16"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Helvetica"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="36"/>
+      <color theme="0"/>
+      <name val="Helvetica"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="14"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <family val="2"/>
+      <name val="Helvetica"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.89999084444715716"/>
+        <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.39997558519241921"/>
+        <fgColor theme="3" tint="0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1291,3225 +2437,4586 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marias@invu.go.cr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amata@invu.go.cr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elopez@invu.go.cr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmora@invu.go.cr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgyles@invu.go.cr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wespinoza@invu.go.cr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:capacitacionesurbanismo@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fsalazar@invu.go.cr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ieras@invu.go.cr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maduraciones@invu.go.cr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cguzman@invu.go.cr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dscott@invu.go.cr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgomez@invu.go.cr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constancias@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constancias@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schavarria@invu.go.cr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsegura@invu.go.cr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lalvarado@invu.go.cr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csanchez@invu.go.cr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wjiron@invu.go.cr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smarchena@invu.go.cr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rlopez@invu.go.cr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pvillalta@invu.go.cr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:presidenciaejecutiva@invu.go.cr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adquisiciones@invu.go.cr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rarias@invu.go.cr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvalerio@invu.go.cr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:desembolsos@invu.go.cr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:despinoza@invu.go.cr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvillalobos@invu.go.cr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yespinoza@invu.go.cr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fgonzalez@invu.go.cr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jchaverri@invu.go.cr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:njimenez@invu.go.cr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvarez@invu.go.cr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgarita@invu.go.cr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aalpizar@invu.go.cr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wcarpio@invu.go.cr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cconejo@invu.go.cr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbrenes@invu.go.cr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dalfaro@invu.go.cr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:presidenciaejecutiva@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cobrojudicial@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcenteno@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accesovirtual@invu.go.cr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klopez@invu.go.cr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmarin@invu.go.cr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drobles@invu.go.cr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nsudasassi@invu.go.cr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fsandi@invu.go.cr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mserrano@invu.go.cr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enavarro@invu.go.cr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmadriz@invu.go.cr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcordero@invu.go.cr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrodriguez@invu.go.cr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juntadirectiva@invu.go.cr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planillas@invu.go.cr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auditoria@invu.go.cr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsolis@invu.go.cr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acastro@invu.go.cr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wbarquero@invu.go.cr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:desembolsos@invu.go.cr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ichaves@invu.go.cr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grivera@invu.go.cr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asanchez@invu.go.cr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esantamaria@invu.go.cr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgarcia@invu.go.cr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbolanos@invu.go.cr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jangulo@invu.go.cr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmarin@invu.go.cr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcarrillo@invu.go.cr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etorres@invu.go.cr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jperalta@invu.go.cr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orojas@invu.go.cr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsolis@invu.go.cr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planesdeahorro@invu.go.cr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsoto@invu.go.cr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earias@invu.go.cr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srojas@invu.go.cr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfigueroa@invu.go.cr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aoviedo@invu.go.cr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aherrera@invu.go.cr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hcarvajal@invu.go.cr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbrenes@invu.go.cr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncruz@invu.go.cr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gestindeexpedientes@invu.go.cr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elopez@invu.go.cr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emata@invu.go.cr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planificacion@invu.go.cr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmora@invu.go.cr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lherrera@invu.go.cr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constaciaplanahorro@invu.go.cr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:permisosbono@invu.go.cr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcruz@invu.go.cr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaraya@invu.go.cr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmesen@invu.go.cr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ezeledon@invu.go.cr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacuna@invu.go.cr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arodriguez@invu.go.cr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gchacon@invu.go.cr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ediaz@invu.go.cr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrodriguez@invu.go.cr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daraya@invu.go.cr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esalas@invu.go.cr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tvillegas@invu.go.cr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msibaja@invu.go.cr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rleon@invu.go.cr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hurena@invu.go.cr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarce@invu.go.cr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarias@invu.go.cr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcastillo@invu.go.cr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vli@invu.go.cr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tesoreria@invu.go.cr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmora@invu.go.cr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elutz@invu.go.cr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dvargas@invu.go.cr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvargas@invu.go.cr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abarrantes@invu.go.cr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chernandez@invu.go.cr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esegura@invu.go.cr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerencia@invu.go.cr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenriquez@invu.go.cr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:requisitosbono@invu.go.cr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ybarrantes@invu.go.cr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yortega@invu.go.cr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmedina@invu.go.cr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hzuniga@invu.go.cr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estadoplanahorro@invu.go.cr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcalderon@invu.go.cr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:egomez@invu.go.cr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nsoto@invu.go.cr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mchavarria@invu.go.cr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalfaro@invu.go.cr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcarrillo@invu.go.cr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tvarela@invu.go.cr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kjimenez@invu.go.cr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svalentinuzzi@invu.go.cr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cobros@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gcavada@invu.go.cr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contraloria@invu.go.cr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wbarahona@invu.go.cr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fobando@invu.go.cr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalpizar@invu.go,cr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dchaves@invu.go.cr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gcalderon@invu.go.cr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auditoria@invu.go.cr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerencia@invu.go.cr%20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jleiva@invu.go.cr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsojo@invu.go.cr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gramirez@invu.go.cr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:macuna@invu.go.cr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fbarrantes@invu.go.cr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ehernandez@invu.go.cr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wduran@invu.go.cr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contactenos@invu.go.cr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbonilla@invu.go.cr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crodriguez@invu.go.cr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalfaro@invu.go.cr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhernandez@invu.go.cr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94652025-880F-4D5F-A03E-02DBE55E7133}">
-  <dimension ref="A1:E188"/>
+  <dimension ref="A1:M208"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView tabSelected="1" topLeftCell="B3" zoomScale="49" zoomScaleNormal="49" workbookViewId="0">
+      <selection activeCell="K32" sqref="K32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="25.05" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="6.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.6640625" style="15" customWidth="1"/>
+    <col min="1" max="1" width="6.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="27.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.77734375" style="35" customWidth="1"/>
+    <col min="4" max="4" width="48.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.109375" style="23" customWidth="1"/>
+    <col min="6" max="6" width="45.5546875" style="37" customWidth="1"/>
+    <col min="7" max="7" width="4.33203125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.44140625" style="1"/>
+    <col min="9" max="9" width="15.77734375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" style="1"/>
+    <col min="11" max="11" width="25.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.44140625" style="1"/>
+    <col min="13" max="13" width="40.5546875" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:13" ht="86.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="44"/>
+      <c r="H1" s="45" t="s">
+        <v>270</v>
+      </c>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="54" t="s">
+        <v>262</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="56"/>
+      <c r="H2" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+    </row>
+    <row r="3" spans="1:13" ht="28.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B3" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="D3" s="24" t="s">
+        <v>189</v>
+      </c>
+      <c r="E3" s="24" t="s">
+        <v>190</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>263</v>
+      </c>
+      <c r="H3" s="49" t="s">
+        <v>187</v>
+      </c>
+      <c r="I3" s="50"/>
+      <c r="J3" s="49" t="s">
+        <v>271</v>
+      </c>
+      <c r="K3" s="50"/>
+      <c r="L3" s="49" t="s">
+        <v>263</v>
+      </c>
+      <c r="M3" s="50"/>
+    </row>
+    <row r="4" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="53"/>
+      <c r="H4" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38" t="s">
+        <v>290</v>
+      </c>
+      <c r="K4" s="38"/>
+      <c r="L4" s="58" t="s">
+        <v>291</v>
+      </c>
+      <c r="M4" s="59"/>
+    </row>
+    <row r="5" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="2">
+        <v>1</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="C5" s="33" t="s">
+        <v>191</v>
+      </c>
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="12" t="s">
+      <c r="E5" s="5">
+        <v>224</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="H5" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="I5" s="38"/>
+      <c r="J5" s="57" t="s">
+        <v>336</v>
+      </c>
+      <c r="K5" s="38"/>
+      <c r="L5" s="58" t="s">
+        <v>292</v>
+      </c>
+      <c r="M5" s="59"/>
+    </row>
+    <row r="6" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="6">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="9">
+        <v>224</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>275</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38" t="s">
+        <v>337</v>
+      </c>
+      <c r="K6" s="38"/>
+      <c r="L6" s="58" t="s">
+        <v>292</v>
+      </c>
+      <c r="M6" s="59"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="8" t="s">
         <v>193</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="D7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="9">
+        <v>248</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>276</v>
+      </c>
+      <c r="H7" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38" t="s">
+        <v>476</v>
+      </c>
+      <c r="K7" s="38"/>
+      <c r="L7" s="58" t="s">
+        <v>477</v>
+      </c>
+      <c r="M7" s="59"/>
+    </row>
+    <row r="8" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="6">
         <v>4</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="B8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="9">
+        <v>213</v>
+      </c>
+      <c r="F8" s="18" t="s">
+        <v>277</v>
+      </c>
+      <c r="H8" s="57" t="s">
+        <v>293</v>
+      </c>
+      <c r="I8" s="38"/>
+      <c r="J8" s="38" t="s">
+        <v>330</v>
+      </c>
+      <c r="K8" s="38"/>
+      <c r="L8" s="58" t="s">
+        <v>331</v>
+      </c>
+      <c r="M8" s="59"/>
+    </row>
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="39" t="s">
+        <v>229</v>
+      </c>
+      <c r="B9" s="40"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+      <c r="H9" s="38" t="s">
+        <v>213</v>
+      </c>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38" t="s">
+        <v>332</v>
+      </c>
+      <c r="K9" s="38"/>
+      <c r="L9" s="58" t="s">
+        <v>333</v>
+      </c>
+      <c r="M9" s="59"/>
+    </row>
+    <row r="10" spans="1:13" ht="36.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="6">
+        <v>5</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="11">
+        <v>219</v>
+      </c>
+      <c r="F10" s="18" t="s">
+        <v>278</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>213</v>
+      </c>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38" t="s">
+        <v>334</v>
+      </c>
+      <c r="K10" s="38"/>
+      <c r="L10" s="58" t="s">
+        <v>335</v>
+      </c>
+      <c r="M10" s="59"/>
+    </row>
+    <row r="11" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="6">
+        <v>6</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="9">
+        <v>31</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>279</v>
+      </c>
+      <c r="H11" s="38" t="s">
+        <v>338</v>
+      </c>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38" t="s">
+        <v>340</v>
+      </c>
+      <c r="K11" s="38"/>
+      <c r="L11" s="58" t="s">
+        <v>339</v>
+      </c>
+      <c r="M11" s="59"/>
+    </row>
+    <row r="12" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="6">
+        <v>7</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="9">
+        <v>90</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>280</v>
+      </c>
+      <c r="H12" s="38" t="s">
+        <v>341</v>
+      </c>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38" t="s">
+        <v>342</v>
+      </c>
+      <c r="K12" s="38"/>
+      <c r="L12" s="58" t="s">
+        <v>343</v>
+      </c>
+      <c r="M12" s="59"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="39" t="s">
+        <v>231</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="41"/>
+      <c r="H13" s="38" t="s">
+        <v>341</v>
+      </c>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38" t="s">
+        <v>344</v>
+      </c>
+      <c r="K13" s="38"/>
+      <c r="L13" s="58" t="s">
+        <v>345</v>
+      </c>
+      <c r="M13" s="59"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="12">
+        <v>8</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="H14" s="38" t="s">
+        <v>341</v>
+      </c>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38" t="s">
+        <v>346</v>
+      </c>
+      <c r="K14" s="38"/>
+      <c r="L14" s="58" t="s">
+        <v>347</v>
+      </c>
+      <c r="M14" s="59"/>
+    </row>
+    <row r="15" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="6">
+        <v>9</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="9">
+        <v>216</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>282</v>
+      </c>
+      <c r="H15" s="38" t="s">
+        <v>341</v>
+      </c>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38" t="s">
+        <v>348</v>
+      </c>
+      <c r="K15" s="38"/>
+      <c r="L15" s="58" t="s">
+        <v>350</v>
+      </c>
+      <c r="M15" s="59"/>
+    </row>
+    <row r="16" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="6">
+        <v>10</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="9">
+        <v>76</v>
+      </c>
+      <c r="F16" s="18" t="s">
+        <v>283</v>
+      </c>
+      <c r="H16" s="38" t="s">
+        <v>341</v>
+      </c>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38" t="s">
+        <v>349</v>
+      </c>
+      <c r="K16" s="38"/>
+      <c r="L16" s="58" t="s">
+        <v>350</v>
+      </c>
+      <c r="M16" s="59"/>
+    </row>
+    <row r="17" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="6">
+        <v>11</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="9">
+        <v>221</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>284</v>
+      </c>
+      <c r="H17" s="38" t="s">
+        <v>351</v>
+      </c>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38" t="s">
+        <v>352</v>
+      </c>
+      <c r="K17" s="38"/>
+      <c r="L17" s="58" t="s">
+        <v>353</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="6">
+        <v>12</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="9">
+        <v>42</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>285</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>354</v>
+      </c>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38" t="s">
+        <v>355</v>
+      </c>
+      <c r="K18" s="38"/>
+      <c r="L18" s="58" t="s">
+        <v>358</v>
+      </c>
+      <c r="M18" s="59"/>
+    </row>
+    <row r="19" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="6">
+        <v>13</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C19" s="8"/>
+      <c r="D19" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="9">
+        <v>240</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>286</v>
+      </c>
+      <c r="H19" s="38" t="s">
+        <v>354</v>
+      </c>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38" t="s">
+        <v>356</v>
+      </c>
+      <c r="K19" s="38"/>
+      <c r="L19" s="58" t="s">
+        <v>357</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" s="10" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41"/>
+      <c r="H20" s="38" t="s">
+        <v>478</v>
+      </c>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38" t="s">
+        <v>491</v>
+      </c>
+      <c r="K20" s="38"/>
+      <c r="L20" s="58" t="s">
+        <v>480</v>
+      </c>
+      <c r="M20" s="59"/>
+    </row>
+    <row r="21" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="6">
+        <v>14</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="11">
+        <v>139</v>
+      </c>
+      <c r="F21" s="18" t="s">
+        <v>287</v>
+      </c>
+      <c r="H21" s="38" t="s">
+        <v>481</v>
+      </c>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38" t="s">
+        <v>479</v>
+      </c>
+      <c r="K21" s="38"/>
+      <c r="L21" s="58" t="s">
+        <v>482</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
+        <v>15</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="9">
+        <v>140</v>
+      </c>
+      <c r="F22" s="18" t="s">
+        <v>288</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>483</v>
+      </c>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38" t="s">
+        <v>491</v>
+      </c>
+      <c r="K22" s="38"/>
+      <c r="L22" s="58" t="s">
+        <v>484</v>
+      </c>
+      <c r="M22" s="59"/>
+    </row>
+    <row r="23" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+      <c r="H23" s="38" t="s">
+        <v>485</v>
+      </c>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38" t="s">
+        <v>479</v>
+      </c>
+      <c r="K23" s="38"/>
+      <c r="L23" s="58" t="s">
+        <v>486</v>
+      </c>
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="12">
+        <v>16</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="15">
+        <v>251</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="H24" s="38" t="s">
+        <v>487</v>
+      </c>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38" t="s">
+        <v>491</v>
+      </c>
+      <c r="K24" s="38"/>
+      <c r="L24" s="58" t="s">
+        <v>307</v>
+      </c>
+      <c r="M24" s="59"/>
+    </row>
+    <row r="25" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="6">
+        <v>17</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="9">
+        <v>251</v>
+      </c>
+      <c r="F25" s="18" t="s">
+        <v>294</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>488</v>
+      </c>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38" t="s">
+        <v>479</v>
+      </c>
+      <c r="K25" s="38"/>
+      <c r="L25" s="58" t="s">
+        <v>489</v>
+      </c>
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="6">
+        <v>18</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="9">
+        <v>231</v>
+      </c>
+      <c r="F26" s="18" t="s">
+        <v>295</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>490</v>
+      </c>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38" t="s">
+        <v>491</v>
+      </c>
+      <c r="K26" s="38"/>
+      <c r="L26" s="58" t="s">
+        <v>492</v>
+      </c>
+      <c r="M26" s="59"/>
+    </row>
+    <row r="27" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6">
+        <v>19</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="9">
+        <v>22</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>296</v>
+      </c>
+      <c r="H27" s="38" t="s">
+        <v>493</v>
+      </c>
+      <c r="I27" s="38"/>
+      <c r="J27" s="38" t="s">
+        <v>479</v>
+      </c>
+      <c r="K27" s="38"/>
+      <c r="L27" s="58" t="s">
+        <v>494</v>
+      </c>
+      <c r="M27" s="59"/>
+    </row>
+    <row r="28" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="6">
+        <v>20</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="9">
+        <v>256</v>
+      </c>
+      <c r="F28" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="H28" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="I28" s="38"/>
+      <c r="J28" s="38" t="s">
+        <v>495</v>
+      </c>
+      <c r="K28" s="38"/>
+      <c r="L28" s="58" t="s">
+        <v>496</v>
+      </c>
+      <c r="M28" s="59"/>
+    </row>
+    <row r="29" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6">
+        <v>21</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="9">
+        <v>250</v>
+      </c>
+      <c r="F29" s="18" t="s">
+        <v>299</v>
+      </c>
+      <c r="H29" s="38" t="s">
+        <v>497</v>
+      </c>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38" t="s">
+        <v>498</v>
+      </c>
+      <c r="K29" s="38"/>
+      <c r="L29" s="58" t="s">
+        <v>499</v>
+      </c>
+      <c r="M29" s="59"/>
+    </row>
+    <row r="30" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="6">
+        <v>22</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="9">
+        <v>137</v>
+      </c>
+      <c r="F30" s="18" t="s">
+        <v>300</v>
+      </c>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="38"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="59"/>
+    </row>
+    <row r="31" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="6">
+        <v>23</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="9">
+        <v>314</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="6">
+        <v>24</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="9">
+        <v>209</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="6">
+        <v>25</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="9">
+        <v>91</v>
+      </c>
+      <c r="F33" s="18" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="6">
+        <v>26</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="9">
+        <v>313</v>
+      </c>
+      <c r="F34" s="18" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="6">
+        <v>27</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="9">
+        <v>129</v>
+      </c>
+      <c r="F35" s="18" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="6">
+        <v>28</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="9">
+        <v>308</v>
+      </c>
+      <c r="F36" s="18" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="41"/>
+    </row>
+    <row r="38" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="12">
+        <v>29</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="15">
+        <v>229</v>
+      </c>
+      <c r="F38" s="16" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="6">
+        <v>30</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E39" s="9">
+        <v>67</v>
+      </c>
+      <c r="F39" s="18" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="6">
+        <v>31</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" s="9">
+        <v>255</v>
+      </c>
+      <c r="F40" s="18" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="6">
+        <v>32</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E41" s="9">
+        <v>232</v>
+      </c>
+      <c r="F41" s="18" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="6">
+        <v>33</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="9">
+        <v>286</v>
+      </c>
+      <c r="F42" s="18" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="6">
+        <v>34</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E43" s="9">
+        <v>233</v>
+      </c>
+      <c r="F43" s="18" t="s">
+        <v>312</v>
+      </c>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+    </row>
+    <row r="44" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="6">
+        <v>35</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="9">
+        <v>45</v>
+      </c>
+      <c r="F44" s="18" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="60" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="61"/>
+      <c r="C45" s="61"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="61"/>
+      <c r="F45" s="62"/>
+    </row>
+    <row r="46" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>36</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="D46" s="4"/>
+      <c r="E46" s="5">
+        <v>6</v>
+      </c>
+      <c r="F46" s="4"/>
+    </row>
+    <row r="47" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="6">
+        <v>37</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D47" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="E47" s="9">
+        <v>6</v>
+      </c>
+      <c r="F47" s="18" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="6">
+        <v>38</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E48" s="9">
+        <v>225</v>
+      </c>
+      <c r="F48" s="18" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="6">
+        <v>39</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="9">
+        <v>243</v>
+      </c>
+      <c r="F49" s="18" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="51" t="s">
+        <v>266</v>
+      </c>
+      <c r="B50" s="52"/>
+      <c r="C50" s="52"/>
+      <c r="D50" s="52"/>
+      <c r="E50" s="52"/>
+      <c r="F50" s="53"/>
+    </row>
+    <row r="51" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="12">
+        <v>40</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E51" s="15">
+        <v>237</v>
+      </c>
+      <c r="F51" s="16" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="6">
+        <v>41</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" s="9">
+        <v>237</v>
+      </c>
+      <c r="F52" s="18" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="39" t="s">
+        <v>235</v>
+      </c>
+      <c r="B53" s="40"/>
+      <c r="C53" s="40"/>
+      <c r="D53" s="40"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="41"/>
+    </row>
+    <row r="54" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="6">
+        <v>42</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="E54" s="9">
+        <v>284</v>
+      </c>
+      <c r="F54" s="18" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="63" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="64"/>
+      <c r="C55" s="64"/>
+      <c r="D55" s="64"/>
+      <c r="E55" s="64"/>
+      <c r="F55" s="65"/>
+    </row>
+    <row r="56" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="12">
+        <v>43</v>
+      </c>
+      <c r="B56" s="13" t="s">
         <v>204</v>
       </c>
-      <c r="E3" s="13"/>
-[...14 lines deleted...]
-      <c r="E4" s="13">
+      <c r="C56" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" s="15">
+        <v>154</v>
+      </c>
+      <c r="F56" s="16" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="6">
+        <v>44</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E57" s="9">
+        <v>257</v>
+      </c>
+      <c r="F57" s="18" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="6">
+        <v>45</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C58" s="8"/>
+      <c r="D58" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E58" s="9">
+        <v>262</v>
+      </c>
+      <c r="F58" s="18" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="39" t="s">
+        <v>237</v>
+      </c>
+      <c r="B59" s="40"/>
+      <c r="C59" s="40"/>
+      <c r="D59" s="40"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="41"/>
+    </row>
+    <row r="60" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="12">
+        <v>46</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="D60" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E60" s="15">
+        <v>293</v>
+      </c>
+      <c r="F60" s="16" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="6">
+        <v>47</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C61" s="8"/>
+      <c r="D61" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E61" s="9">
+        <v>292</v>
+      </c>
+      <c r="F61" s="18" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="6">
+        <v>48</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E62" s="9">
+        <v>297</v>
+      </c>
+      <c r="F62" s="18" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="6">
+        <v>49</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E63" s="9">
+        <v>289</v>
+      </c>
+      <c r="F63" s="18" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="6">
+        <v>50</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C64" s="8"/>
+      <c r="D64" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E64" s="9">
+        <v>291</v>
+      </c>
+      <c r="F64" s="18" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="52"/>
+      <c r="C65" s="52"/>
+      <c r="D65" s="52"/>
+      <c r="E65" s="52"/>
+      <c r="F65" s="53"/>
+    </row>
+    <row r="66" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="12">
+        <v>51</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="D66" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E66" s="15">
+        <v>258</v>
+      </c>
+      <c r="F66" s="16" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="17">
+        <v>52</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E67" s="9">
+        <v>134</v>
+      </c>
+      <c r="F67" s="18" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="6">
+        <v>53</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E68" s="9">
+        <v>154</v>
+      </c>
+      <c r="F68" s="18" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="17">
+        <v>54</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E69" s="9">
+        <v>302</v>
+      </c>
+      <c r="F69" s="18"/>
+    </row>
+    <row r="70" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="39" t="s">
+        <v>214</v>
+      </c>
+      <c r="B70" s="40"/>
+      <c r="C70" s="40"/>
+      <c r="D70" s="40"/>
+      <c r="E70" s="40"/>
+      <c r="F70" s="41"/>
+    </row>
+    <row r="71" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="12">
+        <v>55</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="D71" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E71" s="15">
+        <v>265</v>
+      </c>
+      <c r="F71" s="16" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="6">
+        <v>56</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C72" s="8"/>
+      <c r="D72" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E72" s="9"/>
+      <c r="F72" s="18" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="17">
+        <v>57</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C73" s="8"/>
+      <c r="D73" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E73" s="9">
+        <v>316</v>
+      </c>
+      <c r="F73" s="18" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="17">
+        <v>58</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" s="8"/>
+      <c r="D74" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E74" s="9">
+        <v>252</v>
+      </c>
+      <c r="F74" s="18" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="6">
+        <v>59</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E75" s="9">
+        <v>269</v>
+      </c>
+      <c r="F75" s="18" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="17">
+        <v>60</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C76" s="8"/>
+      <c r="D76" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E76" s="9">
+        <v>294</v>
+      </c>
+      <c r="F76" s="18" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="17">
+        <v>61</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C77" s="8"/>
+      <c r="D77" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E77" s="9">
+        <v>300</v>
+      </c>
+      <c r="F77" s="18" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="6">
+        <v>62</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C78" s="8"/>
+      <c r="D78" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E78" s="9">
+        <v>298</v>
+      </c>
+      <c r="F78" s="18" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="17">
+        <v>63</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C79" s="8"/>
+      <c r="D79" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E79" s="9">
+        <v>272</v>
+      </c>
+      <c r="F79" s="18" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="17">
+        <v>64</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E80" s="9">
+        <v>288</v>
+      </c>
+      <c r="F80" s="18" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="6">
+        <v>65</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C81" s="8"/>
+      <c r="D81" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E81" s="9">
+        <v>299</v>
+      </c>
+      <c r="F81" s="18" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="17">
+        <v>66</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E82" s="9">
+        <v>301</v>
+      </c>
+      <c r="F82" s="18" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="17">
+        <v>67</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E83" s="9">
+        <v>303</v>
+      </c>
+      <c r="F83" s="18" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="6">
+        <v>68</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C84" s="8"/>
+      <c r="D84" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="E84" s="9">
+        <v>275</v>
+      </c>
+      <c r="F84" s="18" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="17">
+        <v>69</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E85" s="9">
+        <v>306</v>
+      </c>
+      <c r="F85" s="18" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="B86" s="40"/>
+      <c r="C86" s="40"/>
+      <c r="D86" s="40"/>
+      <c r="E86" s="40"/>
+      <c r="F86" s="41"/>
+    </row>
+    <row r="87" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="12">
+        <v>70</v>
+      </c>
+      <c r="B87" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="C87" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="E87" s="15">
+        <v>273</v>
+      </c>
+      <c r="F87" s="16" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="6">
+        <v>71</v>
+      </c>
+      <c r="B88" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="E88" s="9">
+        <v>271</v>
+      </c>
+      <c r="F88" s="18" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="17">
+        <v>72</v>
+      </c>
+      <c r="B89" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E89" s="9">
+        <v>270</v>
+      </c>
+      <c r="F89" s="18" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="17">
+        <v>73</v>
+      </c>
+      <c r="B90" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="C90" s="8"/>
+      <c r="D90" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E90" s="9">
+        <v>132</v>
+      </c>
+      <c r="F90" s="18" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="B91" s="40"/>
+      <c r="C91" s="40"/>
+      <c r="D91" s="40"/>
+      <c r="E91" s="40"/>
+      <c r="F91" s="41"/>
+    </row>
+    <row r="92" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="12">
+        <v>74</v>
+      </c>
+      <c r="B92" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E92" s="15">
+        <v>263</v>
+      </c>
+      <c r="F92" s="16" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="38.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="17">
+        <v>75</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D93" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="E93" s="9">
+        <v>135</v>
+      </c>
+      <c r="F93" s="18" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="17">
+        <v>76</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E94" s="9">
+        <v>309</v>
+      </c>
+      <c r="F94" s="18" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="6">
+        <v>77</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E95" s="9">
+        <v>133</v>
+      </c>
+      <c r="F95" s="18" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="17">
+        <v>78</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D96" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E96" s="9">
+        <v>73</v>
+      </c>
+      <c r="F96" s="18" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="17">
+        <v>79</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E97" s="9">
+        <v>74</v>
+      </c>
+      <c r="F97" s="18" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="6">
+        <v>80</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E98" s="9">
+        <v>296</v>
+      </c>
+      <c r="F98" s="18" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="17">
+        <v>81</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="E99" s="9">
+        <v>100</v>
+      </c>
+      <c r="F99" s="18" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="17">
+        <v>82</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E100" s="9">
+        <v>71</v>
+      </c>
+      <c r="F100" s="18" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="6">
+        <v>83</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E101" s="9">
+        <v>69</v>
+      </c>
+      <c r="F101" s="18" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="17">
+        <v>84</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="E102" s="9">
+        <v>312</v>
+      </c>
+      <c r="F102" s="18" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="17">
+        <v>85</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D103" s="19" t="s">
+        <v>84</v>
+      </c>
+      <c r="E103" s="9">
+        <v>39</v>
+      </c>
+      <c r="F103" s="18" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="6">
+        <v>86</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="E104" s="9">
+        <v>27</v>
+      </c>
+      <c r="F104" s="18" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="52.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="17">
+        <v>87</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D105" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="E105" s="9">
+        <v>70</v>
+      </c>
+      <c r="F105" s="18" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="17">
+        <v>88</v>
+      </c>
+      <c r="B106" s="18" t="s">
         <v>224</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E5" s="13">
+      <c r="C106" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E106" s="9">
+        <v>66</v>
+      </c>
+      <c r="F106" s="18" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="6">
+        <v>89</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D107" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="E107" s="9">
+        <v>147</v>
+      </c>
+      <c r="F107" s="18" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="17">
+        <v>90</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="E108" s="9">
+        <v>63</v>
+      </c>
+      <c r="F108" s="18" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="17">
+        <v>91</v>
+      </c>
+      <c r="B109" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E109" s="9">
+        <v>62</v>
+      </c>
+      <c r="F109" s="18" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="6">
+        <v>92</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E110" s="9">
+        <v>64</v>
+      </c>
+      <c r="F110" s="18" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="39" t="s">
+        <v>227</v>
+      </c>
+      <c r="B111" s="40"/>
+      <c r="C111" s="40"/>
+      <c r="D111" s="40"/>
+      <c r="E111" s="40"/>
+      <c r="F111" s="41"/>
+    </row>
+    <row r="112" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="12"/>
+      <c r="B112" s="16"/>
+      <c r="C112" s="14"/>
+      <c r="D112" s="14"/>
+      <c r="E112" s="15"/>
+      <c r="F112" s="36"/>
+    </row>
+    <row r="113" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A113" s="17">
+        <v>93</v>
+      </c>
+      <c r="B113" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="C113" s="8"/>
+      <c r="D113" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E113" s="9">
+        <v>279</v>
+      </c>
+      <c r="F113" s="18" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="17">
+        <v>94</v>
+      </c>
+      <c r="B114" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="E114" s="9">
+        <v>281</v>
+      </c>
+      <c r="F114" s="18" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="6">
+        <v>95</v>
+      </c>
+      <c r="B115" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="C115" s="8"/>
+      <c r="D115" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="E115" s="9">
+        <v>77</v>
+      </c>
+      <c r="F115" s="18" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="17">
+        <v>96</v>
+      </c>
+      <c r="B116" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="C116" s="8"/>
+      <c r="D116" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E116" s="9">
+        <v>277</v>
+      </c>
+      <c r="F116" s="18" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A117" s="17">
+        <v>97</v>
+      </c>
+      <c r="B117" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="C117" s="8"/>
+      <c r="D117" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="E117" s="9">
+        <v>278</v>
+      </c>
+      <c r="F117" s="18" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="B118" s="52"/>
+      <c r="C118" s="52"/>
+      <c r="D118" s="52"/>
+      <c r="E118" s="52"/>
+      <c r="F118" s="53"/>
+    </row>
+    <row r="119" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="12">
+        <v>98</v>
+      </c>
+      <c r="B119" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C119" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="E119" s="15"/>
+      <c r="F119" s="16" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="6">
+        <v>99</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C120" s="8"/>
+      <c r="D120" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="E120" s="9">
+        <v>21</v>
+      </c>
+      <c r="F120" s="18" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="6">
+        <v>100</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C121" s="8"/>
+      <c r="D121" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="E121" s="9">
+        <v>20</v>
+      </c>
+      <c r="F121" s="18" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="6">
+        <v>101</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E122" s="9">
+        <v>24</v>
+      </c>
+      <c r="F122" s="18" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="39" t="s">
+        <v>239</v>
+      </c>
+      <c r="B123" s="40"/>
+      <c r="C123" s="40"/>
+      <c r="D123" s="40"/>
+      <c r="E123" s="40"/>
+      <c r="F123" s="41"/>
+    </row>
+    <row r="124" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="12">
+        <v>102</v>
+      </c>
+      <c r="B124" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="C124" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="E124" s="15">
+        <v>35</v>
+      </c>
+      <c r="F124" s="16" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="6">
+        <v>103</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C125" s="8"/>
+      <c r="D125" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="E125" s="9">
+        <v>287</v>
+      </c>
+      <c r="F125" s="18" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="6">
+        <v>104</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C126" s="8"/>
+      <c r="D126" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="E126" s="9">
+        <v>32</v>
+      </c>
+      <c r="F126" s="18" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="6">
+        <v>105</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="E127" s="9">
+        <v>8</v>
+      </c>
+      <c r="F127" s="18" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="39" t="s">
+        <v>245</v>
+      </c>
+      <c r="B128" s="40"/>
+      <c r="C128" s="40"/>
+      <c r="D128" s="40"/>
+      <c r="E128" s="40"/>
+      <c r="F128" s="41"/>
+    </row>
+    <row r="129" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="12">
+        <v>106</v>
+      </c>
+      <c r="B129" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E129" s="15">
+        <v>28</v>
+      </c>
+      <c r="F129" s="16" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="6">
+        <v>107</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C130" s="8"/>
+      <c r="D130" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E130" s="11">
+        <v>52</v>
+      </c>
+      <c r="F130" s="18" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="6">
+        <v>108</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C131" s="8"/>
+      <c r="D131" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="E131" s="9">
+        <v>295</v>
+      </c>
+      <c r="F131" s="18" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" s="10" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="6">
+        <v>109</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C132" s="8"/>
+      <c r="D132" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E132" s="9">
+        <v>36</v>
+      </c>
+      <c r="F132" s="18" t="s">
+        <v>453</v>
+      </c>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1"/>
+      <c r="J132" s="1"/>
+      <c r="K132" s="1"/>
+      <c r="L132" s="1"/>
+      <c r="M132" s="1"/>
+    </row>
+    <row r="133" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="6">
+        <v>110</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E133" s="9">
+        <v>201</v>
+      </c>
+      <c r="F133" s="18" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="6">
+        <v>111</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C134" s="8"/>
+      <c r="D134" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="E134" s="9">
+        <v>25</v>
+      </c>
+      <c r="F134" s="18" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="6">
+        <v>112</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C135" s="8"/>
+      <c r="D135" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E135" s="9">
+        <v>29</v>
+      </c>
+      <c r="F135" s="18" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="6">
+        <v>113</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E136" s="9">
+        <v>37</v>
+      </c>
+      <c r="F136" s="18" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="39" t="s">
+        <v>267</v>
+      </c>
+      <c r="B137" s="40"/>
+      <c r="C137" s="40"/>
+      <c r="D137" s="40"/>
+      <c r="E137" s="40"/>
+      <c r="F137" s="41"/>
+    </row>
+    <row r="138" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="12">
+        <v>114</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="C138" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="D138" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="E138" s="15">
+        <v>12</v>
+      </c>
+      <c r="F138" s="16" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="6">
+        <v>115</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E139" s="9">
+        <v>16</v>
+      </c>
+      <c r="F139" s="18" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="6">
+        <v>116</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E140" s="9">
+        <v>10</v>
+      </c>
+      <c r="F140" s="18" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="6">
+        <v>117</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C141" s="8"/>
+      <c r="D141" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E141" s="9">
+        <v>9</v>
+      </c>
+      <c r="F141" s="18" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="6">
+        <v>118</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C142" s="8"/>
+      <c r="D142" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E142" s="9">
+        <v>14</v>
+      </c>
+      <c r="F142" s="18" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="6">
+        <v>119</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C143" s="8"/>
+      <c r="D143" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="E143" s="9">
+        <v>13</v>
+      </c>
+      <c r="F143" s="18" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="6">
+        <v>120</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C144" s="8"/>
+      <c r="D144" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="E144" s="9">
+        <v>56</v>
+      </c>
+      <c r="F144" s="18" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="B145" s="40"/>
+      <c r="C145" s="40"/>
+      <c r="D145" s="40"/>
+      <c r="E145" s="40"/>
+      <c r="F145" s="41"/>
+    </row>
+    <row r="146" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="12">
+        <v>121</v>
+      </c>
+      <c r="B146" s="16" t="s">
+        <v>244</v>
+      </c>
+      <c r="C146" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="D146" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="E146" s="15">
+        <v>217</v>
+      </c>
+      <c r="F146" s="16" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="6">
+        <v>122</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E147" s="9">
+        <v>60</v>
+      </c>
+      <c r="F147" s="18" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A148" s="6">
+        <v>123</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C148" s="8"/>
+      <c r="D148" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="E148" s="9">
+        <v>55</v>
+      </c>
+      <c r="F148" s="18" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="6">
+        <v>124</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="E149" s="9">
+        <v>211</v>
+      </c>
+      <c r="F149" s="18" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="6">
+        <v>125</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C150" s="8"/>
+      <c r="D150" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="E150" s="9">
+        <v>61</v>
+      </c>
+      <c r="F150" s="18" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="6">
+        <v>126</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C151" s="8"/>
+      <c r="D151" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="E151" s="9">
+        <v>48</v>
+      </c>
+      <c r="F151" s="18" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="6">
+        <v>127</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C152" s="8"/>
+      <c r="D152" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="E152" s="9">
+        <v>253</v>
+      </c>
+      <c r="F152" s="18" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="6">
+        <v>128</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C153" s="8"/>
+      <c r="D153" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="E153" s="9">
+        <v>210</v>
+      </c>
+      <c r="F153" s="18" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="6">
+        <v>129</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C154" s="8"/>
+      <c r="D154" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E154" s="9">
+        <v>285</v>
+      </c>
+      <c r="F154" s="18" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="6">
+        <v>130</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C155" s="8"/>
+      <c r="D155" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="E155" s="9">
+        <v>228</v>
+      </c>
+      <c r="F155" s="18" t="s">
+        <v>466</v>
+      </c>
+      <c r="H155" s="10"/>
+      <c r="I155" s="10"/>
+      <c r="J155" s="10"/>
+      <c r="K155" s="10"/>
+      <c r="L155" s="10"/>
+      <c r="M155" s="10"/>
+    </row>
+    <row r="156" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="6">
+        <v>131</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C156" s="8"/>
+      <c r="D156" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="E156" s="9">
+        <v>238</v>
+      </c>
+      <c r="F156" s="18" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B157" s="52"/>
+      <c r="C157" s="52"/>
+      <c r="D157" s="52"/>
+      <c r="E157" s="52"/>
+      <c r="F157" s="53"/>
+    </row>
+    <row r="158" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="12">
+        <v>132</v>
+      </c>
+      <c r="B158" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="C158" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="D158" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="E158" s="15">
+        <v>38</v>
+      </c>
+      <c r="F158" s="16" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="6">
+        <v>133</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="E159" s="9">
+        <v>307</v>
+      </c>
+      <c r="F159" s="18" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="39" t="s">
+        <v>247</v>
+      </c>
+      <c r="B160" s="40"/>
+      <c r="C160" s="40"/>
+      <c r="D160" s="40"/>
+      <c r="E160" s="40"/>
+      <c r="F160" s="41"/>
+    </row>
+    <row r="161" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="12"/>
+      <c r="B161" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="C161" s="14"/>
+      <c r="D161" s="14"/>
+      <c r="E161" s="15"/>
+      <c r="F161" s="36"/>
+    </row>
+    <row r="162" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="6">
+        <v>134</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C162" s="8"/>
+      <c r="D162" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E162" s="9"/>
+      <c r="F162" s="18" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="6">
+        <v>135</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C163" s="8"/>
+      <c r="D163" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="E163" s="9">
+        <v>107</v>
+      </c>
+      <c r="F163" s="18" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="6">
+        <v>136</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C164" s="8"/>
+      <c r="D164" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E164" s="9">
+        <v>50</v>
+      </c>
+      <c r="F164" s="18" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="6">
+        <v>137</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C165" s="8"/>
+      <c r="D165" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="E165" s="9">
+        <v>54</v>
+      </c>
+      <c r="F165" s="18" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="6">
+        <v>138</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E166" s="9">
+        <v>44</v>
+      </c>
+      <c r="F166" s="18" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="6">
+        <v>139</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E167" s="9">
+        <v>34</v>
+      </c>
+      <c r="F167" s="18" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="6">
+        <v>140</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C168" s="8"/>
+      <c r="D168" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E168" s="9">
+        <v>53</v>
+      </c>
+      <c r="F168" s="18" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="6">
+        <v>141</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C169" s="8"/>
+      <c r="D169" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="E169" s="9">
+        <v>40</v>
+      </c>
+      <c r="F169" s="18" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="6">
+        <v>142</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C170" s="8"/>
+      <c r="D170" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="E170" s="9">
+        <v>51</v>
+      </c>
+      <c r="F170" s="18" t="s">
+        <v>398</v>
+      </c>
+      <c r="H170" s="20"/>
+    </row>
+    <row r="171" spans="1:8" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="39" t="s">
         <v>248</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="B171" s="40"/>
+      <c r="C171" s="40"/>
+      <c r="D171" s="40"/>
+      <c r="E171" s="40"/>
+      <c r="F171" s="41"/>
+    </row>
+    <row r="172" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="27">
+        <v>143</v>
+      </c>
+      <c r="B172" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="C172" s="14" t="s">
         <v>205</v>
       </c>
-      <c r="E6" s="13">
-[...118 lines deleted...]
-      <c r="E13" s="13">
+      <c r="D172" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="E172" s="15">
+        <v>49</v>
+      </c>
+      <c r="F172" s="16" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="6">
+        <v>144</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C173" s="8"/>
+      <c r="D173" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="E173" s="9">
+        <v>30</v>
+      </c>
+      <c r="F173" s="18" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="6">
+        <v>145</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C174" s="8"/>
+      <c r="D174" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="E174" s="9">
+        <v>41</v>
+      </c>
+      <c r="F174" s="18" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="6">
+        <v>146</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C175" s="8"/>
+      <c r="D175" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E175" s="9">
+        <v>43</v>
+      </c>
+      <c r="F175" s="18" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A176" s="6">
+        <v>147</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C176" s="8"/>
+      <c r="D176" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="E176" s="9">
+        <v>150</v>
+      </c>
+      <c r="F176" s="18" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="6">
+        <v>148</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="E177" s="9">
+        <v>94</v>
+      </c>
+      <c r="F177" s="18" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A178" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="B178" s="40"/>
+      <c r="C178" s="40"/>
+      <c r="D178" s="40"/>
+      <c r="E178" s="40"/>
+      <c r="F178" s="41"/>
+    </row>
+    <row r="179" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A179" s="27">
+        <v>149</v>
+      </c>
+      <c r="B179" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="C179" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="D179" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="E179" s="15">
+        <v>78</v>
+      </c>
+      <c r="F179" s="16" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A180" s="6">
+        <v>150</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C180" s="8"/>
+      <c r="D180" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="E180" s="9">
         <v>68</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      <c r="D16" s="6" t="s">
+      <c r="F180" s="18" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="6">
+        <v>151</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C181" s="8"/>
+      <c r="D181" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="E181" s="9">
+        <v>72</v>
+      </c>
+      <c r="F181" s="18" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A182" s="6">
+        <v>152</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C182" s="8"/>
+      <c r="D182" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="E182" s="9">
+        <v>146</v>
+      </c>
+      <c r="F182" s="18" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A183" s="6">
         <v>153</v>
       </c>
-      <c r="E16" s="13">
-[...84 lines deleted...]
-      <c r="E21" s="13">
+      <c r="B183" s="7" t="s">
         <v>251</v>
       </c>
-    </row>
-[...47 lines deleted...]
-      <c r="E24" s="13">
+      <c r="C183" s="8"/>
+      <c r="D183" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E183" s="9">
+        <v>59</v>
+      </c>
+      <c r="F183" s="18" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A184" s="6">
+        <v>154</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C184" s="8"/>
+      <c r="D184" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="E184" s="9">
+        <v>58</v>
+      </c>
+      <c r="F184" s="18" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A185" s="6">
+        <v>155</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C185" s="8"/>
+      <c r="D185" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E185" s="9">
+        <v>57</v>
+      </c>
+      <c r="F185" s="18" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A186" s="51" t="s">
+        <v>166</v>
+      </c>
+      <c r="B186" s="52"/>
+      <c r="C186" s="52"/>
+      <c r="D186" s="52"/>
+      <c r="E186" s="52"/>
+      <c r="F186" s="53"/>
+    </row>
+    <row r="187" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A187" s="27">
+        <v>156</v>
+      </c>
+      <c r="B187" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C187" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="D187" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="E187" s="15">
+        <v>88</v>
+      </c>
+      <c r="F187" s="16" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A188" s="6">
+        <v>157</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="E188" s="9">
+        <v>82</v>
+      </c>
+      <c r="F188" s="18" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A189" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="B189" s="40"/>
+      <c r="C189" s="40"/>
+      <c r="D189" s="40"/>
+      <c r="E189" s="40"/>
+      <c r="F189" s="41"/>
+    </row>
+    <row r="190" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A190" s="28">
+        <v>158</v>
+      </c>
+      <c r="B190" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="C190" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="D190" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="E190" s="14">
+        <v>152</v>
+      </c>
+      <c r="F190" s="16" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A191" s="6">
+        <v>159</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="E191" s="9">
+        <v>131</v>
+      </c>
+      <c r="F191" s="18" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A192" s="6">
+        <v>160</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C192" s="8" t="s">
         <v>250</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="D26" s="6" t="s">
+      <c r="D192" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="E192" s="9">
+        <v>315</v>
+      </c>
+      <c r="F192" s="18" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A193" s="6">
+        <v>161</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C193" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="E193" s="9">
+        <v>151</v>
+      </c>
+      <c r="F193" s="18" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A194" s="6">
+        <v>162</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="E194" s="9">
+        <v>203</v>
+      </c>
+      <c r="F194" s="18" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A195" s="6">
+        <v>163</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C195" s="8"/>
+      <c r="D195" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="E195" s="9">
+        <v>148</v>
+      </c>
+      <c r="F195" s="18" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A196" s="6">
+        <v>164</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D196" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="E196" s="9">
+        <v>75</v>
+      </c>
+      <c r="F196" s="18" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A197" s="6">
+        <v>165</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D197" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="E197" s="9">
+        <v>128</v>
+      </c>
+      <c r="F197" s="18" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A198" s="6">
+        <v>166</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D198" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="E198" s="9">
+        <v>204</v>
+      </c>
+      <c r="F198" s="18" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A199" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="B199" s="40"/>
+      <c r="C199" s="40"/>
+      <c r="D199" s="40"/>
+      <c r="E199" s="40"/>
+      <c r="F199" s="41"/>
+    </row>
+    <row r="200" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A200" s="28">
+        <v>167</v>
+      </c>
+      <c r="B200" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="C200" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="D200" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="E200" s="14">
+        <v>144</v>
+      </c>
+      <c r="F200" s="16" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A201" s="6">
+        <v>168</v>
+      </c>
+      <c r="B201" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D201" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E201" s="9">
+        <v>92</v>
+      </c>
+      <c r="F201" s="18" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A202" s="6">
+        <v>169</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D202" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="E202" s="9">
+        <v>155</v>
+      </c>
+      <c r="F202" s="18" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A203" s="6">
+        <v>170</v>
+      </c>
+      <c r="B203" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D203" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="E203" s="9">
+        <v>89</v>
+      </c>
+      <c r="F203" s="18" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A204" s="6">
+        <v>171</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D204" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E204" s="9">
+        <v>127</v>
+      </c>
+      <c r="F204" s="18" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A205" s="6">
+        <v>172</v>
+      </c>
+      <c r="B205" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C205" s="19"/>
+      <c r="D205" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E205" s="9">
         <v>26</v>
       </c>
-      <c r="E26" s="13">
-[...514 lines deleted...]
-      <c r="E57" s="13">
+      <c r="F205" s="18" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A206" s="6">
+        <v>173</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D206" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E206" s="9">
+        <v>86</v>
+      </c>
+      <c r="F206" s="18" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
-[...602 lines deleted...]
-      <c r="A94" s="9">
+    <row r="207" spans="1:6" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A207" s="29">
+        <v>174</v>
+      </c>
+      <c r="B207" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="C207" s="31" t="s">
+        <v>260</v>
+      </c>
+      <c r="D207" s="31" t="s">
+        <v>182</v>
+      </c>
+      <c r="E207" s="32">
         <v>87</v>
       </c>
-      <c r="B94" s="10" t="s">
-[...1574 lines deleted...]
-      <c r="E188" s="14"/>
+      <c r="F207" s="18" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" ht="25.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A208" s="21"/>
+      <c r="B208" s="21"/>
+      <c r="C208" s="34"/>
+      <c r="D208" s="21"/>
+      <c r="E208" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A144:E144"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C200:E206">
+    <sortCondition descending="1" ref="D200:D206"/>
+  </sortState>
+  <mergeCells count="116">
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A118:F118"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="A178:F178"/>
+    <mergeCell ref="A186:F186"/>
+    <mergeCell ref="A189:F189"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A128:F128"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A145:F145"/>
+    <mergeCell ref="A157:F157"/>
+    <mergeCell ref="A199:F199"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="H1:M1"/>
+    <mergeCell ref="H2:M2"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="J17:K17"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F5" r:id="rId1" xr:uid="{E2188893-EDEF-4438-ADA9-624CCAD709AD}"/>
+    <hyperlink ref="F6" r:id="rId2" xr:uid="{AAD9260C-3091-49B6-9BD6-92899E0CB98B}"/>
+    <hyperlink ref="F7" r:id="rId3" xr:uid="{20D25C0A-E343-4F9F-BFD9-7208F54CDE65}"/>
+    <hyperlink ref="L4" r:id="rId4" xr:uid="{D5475016-D0C4-49BB-99BF-18056FE81874}"/>
+    <hyperlink ref="L5" r:id="rId5" xr:uid="{6283107F-3145-4CD5-A4DC-CB94AEC07E09}"/>
+    <hyperlink ref="L7" r:id="rId6" xr:uid="{6142AE66-82BC-4064-A71C-EC4A3E491304}"/>
+    <hyperlink ref="F27" r:id="rId7" xr:uid="{88CAC72A-DDC9-429B-8777-30C1F5687B7F}"/>
+    <hyperlink ref="F28" r:id="rId8" xr:uid="{54D2AEF5-2E7F-418F-A0DE-2865D0169FA7}"/>
+    <hyperlink ref="F29" r:id="rId9" xr:uid="{AF79D502-3C5C-469D-9525-BAA2DB464309}"/>
+    <hyperlink ref="F30" r:id="rId10" xr:uid="{98C6C1E5-6EB7-42DD-ABA6-CC5A4B42F04C}"/>
+    <hyperlink ref="F32" r:id="rId11" xr:uid="{2DCA7ADE-E21B-45FA-8B7D-CF4C0069A71C}"/>
+    <hyperlink ref="F35" r:id="rId12" xr:uid="{BFAD5150-5033-4C84-A5BB-6399968F6BD9}"/>
+    <hyperlink ref="F38" r:id="rId13" xr:uid="{16DB1DC8-EF48-457C-949F-C401B55B99CD}"/>
+    <hyperlink ref="F43" r:id="rId14" xr:uid="{1B4AE0EB-12F4-42ED-ABF4-827F83D49D61}"/>
+    <hyperlink ref="F44" r:id="rId15" xr:uid="{A06CCBAF-EDE1-42E1-9692-A3E2AF18B582}"/>
+    <hyperlink ref="F51" r:id="rId16" xr:uid="{2330163D-549F-4F29-9C96-D18B22E00FED}"/>
+    <hyperlink ref="F52" r:id="rId17" xr:uid="{AC466DB4-CDFD-40EE-BF3C-498888B5AB09}"/>
+    <hyperlink ref="F47" r:id="rId18" xr:uid="{C0F0F056-73FD-45B7-8B7B-3D8DC168BABA}"/>
+    <hyperlink ref="F49" r:id="rId19" xr:uid="{D8FF5C5D-9594-42A3-B72C-2A1382E2D0A2}"/>
+    <hyperlink ref="F56" r:id="rId20" xr:uid="{A0EBB328-1AEA-4B95-A124-7A7C122061A0}"/>
+    <hyperlink ref="F58" r:id="rId21" xr:uid="{8DDF6F45-AAC6-4505-BE0D-A6D76787FEBE}"/>
+    <hyperlink ref="F64" r:id="rId22" xr:uid="{1B06E15E-A66F-4F0F-B108-F76CCEFDADFB}"/>
+    <hyperlink ref="F66" r:id="rId23" xr:uid="{5E38AA0C-0C8F-4484-81B8-8A4E0A2C51CB}"/>
+    <hyperlink ref="F67" r:id="rId24" xr:uid="{C976E2DE-704D-4AA7-AF8C-6786DE8A8045}"/>
+    <hyperlink ref="F68" r:id="rId25" xr:uid="{B393C4CF-937E-4881-8EF4-25031CA411B8}"/>
+    <hyperlink ref="L8" r:id="rId26" xr:uid="{7524B9F6-B84A-4154-85AA-D53EE83756BE}"/>
+    <hyperlink ref="L9" r:id="rId27" xr:uid="{7AC47D2F-73C6-4C54-8281-8AFE744AA4AB}"/>
+    <hyperlink ref="L10" r:id="rId28" xr:uid="{1A648206-7E81-4E3E-B0C3-E90DD524C4CA}"/>
+    <hyperlink ref="L11" r:id="rId29" xr:uid="{0F88C4C1-8C98-4AEE-8895-8915F515D622}"/>
+    <hyperlink ref="L12" r:id="rId30" xr:uid="{37F31BFC-D6AE-4BE1-BD0F-8995283A8270}"/>
+    <hyperlink ref="L13" r:id="rId31" xr:uid="{C74577F9-88FA-47B8-9EE1-1171EE27EDA9}"/>
+    <hyperlink ref="L14" r:id="rId32" xr:uid="{106A9EA0-56E9-4A93-871E-9604C022FB2E}"/>
+    <hyperlink ref="L15" r:id="rId33" xr:uid="{D26BB9F2-4753-439B-ABDC-7901ABDC32D1}"/>
+    <hyperlink ref="L16" r:id="rId34" xr:uid="{2BEDB580-505B-48A5-AD5A-21E684FD6D52}"/>
+    <hyperlink ref="L19" r:id="rId35" xr:uid="{3E8F18EA-824E-4BE6-A52F-E926C94DEBE0}"/>
+    <hyperlink ref="L18" r:id="rId36" xr:uid="{E002D8FB-6698-40FD-840E-22AE84DD01EE}"/>
+    <hyperlink ref="F71" r:id="rId37" xr:uid="{478E364B-8842-4E01-86F3-3B67D531AF61}"/>
+    <hyperlink ref="F76" r:id="rId38" xr:uid="{B248A8C1-1B3F-4D62-B212-BAAB8402F804}"/>
+    <hyperlink ref="F207" r:id="rId39" xr:uid="{AEF2CA49-718C-400A-9FAD-F2C8B14BDA70}"/>
+    <hyperlink ref="F206" r:id="rId40" xr:uid="{AE23CD90-5D46-4A0F-A636-2EA55285E434}"/>
+    <hyperlink ref="F205" r:id="rId41" xr:uid="{6941EAC2-292C-474E-8CD8-8048F44B454B}"/>
+    <hyperlink ref="F204" r:id="rId42" xr:uid="{4B025B88-7C1A-48EF-8298-2E9B14D24FEC}"/>
+    <hyperlink ref="F203" r:id="rId43" xr:uid="{DA152BAC-C83F-47D9-8D88-4D24A8BCF163}"/>
+    <hyperlink ref="F202" r:id="rId44" xr:uid="{B97E2E27-E0AB-438B-90F3-8F38BABAA5E1}"/>
+    <hyperlink ref="F201" r:id="rId45" xr:uid="{314AB84D-28F3-4C86-BFA3-B31C014B037B}"/>
+    <hyperlink ref="F200" r:id="rId46" xr:uid="{E17F1D64-C2FA-4473-8622-3697A19E3323}"/>
+    <hyperlink ref="F198" r:id="rId47" xr:uid="{FB984245-E4DA-4B91-BAAF-9C4ECC2CFA6B}"/>
+    <hyperlink ref="F197" r:id="rId48" xr:uid="{7EE187A6-0734-4E02-9D85-DDAA33ECA295}"/>
+    <hyperlink ref="F196" r:id="rId49" xr:uid="{E7C5E344-4152-4831-8FD6-37B645444C7B}"/>
+    <hyperlink ref="F195" r:id="rId50" xr:uid="{C45E5B1C-2EBF-49B7-9F3E-0730F8A1A0D3}"/>
+    <hyperlink ref="F194" r:id="rId51" xr:uid="{0E686878-F9D7-4C3B-B2BB-8A8853C632C7}"/>
+    <hyperlink ref="F193" r:id="rId52" xr:uid="{F7B0A95B-349D-4EFA-BFA4-BBC602444D3D}"/>
+    <hyperlink ref="F192" r:id="rId53" xr:uid="{30AB4DFF-442F-4F59-97AC-D6F224C171A3}"/>
+    <hyperlink ref="F191" r:id="rId54" xr:uid="{1C32AC49-B80C-43B0-9FCA-EDF1509F4C4D}"/>
+    <hyperlink ref="F190" r:id="rId55" xr:uid="{3CC17096-3640-4CA2-AFCC-0F1EA0E950B1}"/>
+    <hyperlink ref="F187" r:id="rId56" xr:uid="{317CCC69-5FED-4BCA-88DA-6DCCA82AFA82}"/>
+    <hyperlink ref="F188" r:id="rId57" xr:uid="{7CB9579B-F000-48DC-9B1C-9432D5127EC9}"/>
+    <hyperlink ref="F185" r:id="rId58" xr:uid="{FC08296F-E6CD-4A6E-B010-432D5D8AFAA1}"/>
+    <hyperlink ref="F184" r:id="rId59" xr:uid="{928E046E-73DD-4511-A719-B73ABD502AE9}"/>
+    <hyperlink ref="F183" r:id="rId60" xr:uid="{CA6C7F03-34D6-4D4B-AD12-713954F2DADB}"/>
+    <hyperlink ref="F182" r:id="rId61" xr:uid="{C9D0BAB5-9CF4-4C79-9921-0F04373ED420}"/>
+    <hyperlink ref="F181" r:id="rId62" xr:uid="{43CCF159-E523-4E6A-8440-CB2E83AE8B45}"/>
+    <hyperlink ref="F180" r:id="rId63" xr:uid="{2FB9CF12-292B-40AF-A33E-1BC671B2069A}"/>
+    <hyperlink ref="F179" r:id="rId64" xr:uid="{43E9941C-1376-4778-B827-FEF9F2C7FBE2}"/>
+    <hyperlink ref="F177" r:id="rId65" xr:uid="{3E40CFC8-1747-44F2-B3E3-3224D87D0B96}"/>
+    <hyperlink ref="F176" r:id="rId66" xr:uid="{FA483EFF-FF83-4871-96CB-3AEE8EC85F07}"/>
+    <hyperlink ref="F175" r:id="rId67" xr:uid="{24B0846D-3CD9-4CFC-9573-2D4F50778A99}"/>
+    <hyperlink ref="F174" r:id="rId68" xr:uid="{C9B15D11-C02C-42A1-AC7E-609939700F4F}"/>
+    <hyperlink ref="F173" r:id="rId69" xr:uid="{D674E7DC-A7B2-4075-9F16-530B70BA02DE}"/>
+    <hyperlink ref="F170" r:id="rId70" xr:uid="{D13B53F7-0389-46ED-9402-30C90C8B3499}"/>
+    <hyperlink ref="F168" r:id="rId71" xr:uid="{4EAA838E-D1C2-450E-9598-A5BDFF14EA20}"/>
+    <hyperlink ref="F167" r:id="rId72" xr:uid="{4B1FDFEC-B40C-45A2-891B-C43E6B5261CE}"/>
+    <hyperlink ref="F166" r:id="rId73" xr:uid="{BC0E9AEE-8F1E-48C7-AE05-50FBF26C5FCF}"/>
+    <hyperlink ref="F165" r:id="rId74" xr:uid="{27FFEEF5-3370-4039-B07F-68C1E110FD25}"/>
+    <hyperlink ref="F164" r:id="rId75" xr:uid="{0A5D1FF3-C62F-4485-B251-27C2BDF4F3D7}"/>
+    <hyperlink ref="F163" r:id="rId76" xr:uid="{DAC0052A-1757-443B-AFB2-43E128CCBD72}"/>
+    <hyperlink ref="F162" r:id="rId77" xr:uid="{8BCD158E-2FBE-453B-9BB1-9F4729F4E1A9}"/>
+    <hyperlink ref="F172" r:id="rId78" xr:uid="{74DEA728-8A45-4729-8A61-50654622D146}"/>
+    <hyperlink ref="F158" r:id="rId79" xr:uid="{A417367E-3B53-415D-B51B-BF350FACD19F}"/>
+    <hyperlink ref="F159" r:id="rId80" xr:uid="{922543AC-5C60-4EF5-8B5C-D00871FD0E50}"/>
+    <hyperlink ref="F78" r:id="rId81" xr:uid="{793AA31A-DEA6-40C2-8730-DF7B3A621471}"/>
+    <hyperlink ref="F79" r:id="rId82" xr:uid="{482BA823-959D-4B32-9F8B-A84C51FB1F67}"/>
+    <hyperlink ref="F82" r:id="rId83" xr:uid="{B78394D6-9BF7-4F60-A15F-EDA417CEAF53}"/>
+    <hyperlink ref="F83" r:id="rId84" xr:uid="{997DE706-81DC-421D-A907-F0F4740B0342}"/>
+    <hyperlink ref="F84" r:id="rId85" xr:uid="{9F7D01E9-D41E-47D9-A13A-15F4BBFB9938}"/>
+    <hyperlink ref="F85" r:id="rId86" xr:uid="{20172106-B09D-44A0-A980-29066310F847}"/>
+    <hyperlink ref="F87" r:id="rId87" xr:uid="{DD639FD3-52EB-4637-A982-1FFBCFBFD313}"/>
+    <hyperlink ref="F88" r:id="rId88" xr:uid="{A236C93B-6A3E-4012-BC6C-39F3A18DE291}"/>
+    <hyperlink ref="F89" r:id="rId89" xr:uid="{5658B391-5C8D-40D3-84EF-B6FA144DD7F8}"/>
+    <hyperlink ref="F90" r:id="rId90" xr:uid="{D6A32A6F-1E00-4A8D-AF9E-025F5A5148DF}"/>
+    <hyperlink ref="F92" r:id="rId91" xr:uid="{883031DB-1420-42B4-B553-D214AEA27DDC}"/>
+    <hyperlink ref="F93" r:id="rId92" xr:uid="{034681BB-7A1F-4C5D-83AE-F5B14A1F16AE}"/>
+    <hyperlink ref="F94" r:id="rId93" xr:uid="{F9CAE7A0-0F71-4F8D-960D-63D15DAA6A20}"/>
+    <hyperlink ref="F95" r:id="rId94" xr:uid="{BD4FAF4B-A88F-4D55-A042-4FF2D916892E}"/>
+    <hyperlink ref="F96" r:id="rId95" xr:uid="{3F126D67-E568-4BC4-AFB6-05F24C28D99B}"/>
+    <hyperlink ref="F97" r:id="rId96" xr:uid="{2C9A28A8-6573-424E-BB9C-730A05938B86}"/>
+    <hyperlink ref="F98" r:id="rId97" xr:uid="{87CF4999-97F2-4309-8B66-E6DF28445AE5}"/>
+    <hyperlink ref="F99" r:id="rId98" xr:uid="{8C27EDCE-CE56-446D-8437-87844225A349}"/>
+    <hyperlink ref="F100" r:id="rId99" xr:uid="{8354283A-CAB6-4A13-A6AA-C41FC698035D}"/>
+    <hyperlink ref="F101" r:id="rId100" xr:uid="{2006D131-C698-4311-9999-23BBE541B9E0}"/>
+    <hyperlink ref="F102" r:id="rId101" xr:uid="{B1D8FF51-E734-4BE8-8EB5-E2805163D57D}"/>
+    <hyperlink ref="F103" r:id="rId102" xr:uid="{7B3DCE99-C3B2-4C98-B810-E5A9E497F2D4}"/>
+    <hyperlink ref="F104" r:id="rId103" xr:uid="{F3234286-29E2-4D66-9D2A-71F39162A0DE}"/>
+    <hyperlink ref="F105" r:id="rId104" xr:uid="{E093097A-B8A2-40CE-9495-6743E534E7E1}"/>
+    <hyperlink ref="F106" r:id="rId105" xr:uid="{E100CE97-C148-4BCD-B241-5C05FA77615D}"/>
+    <hyperlink ref="F110" r:id="rId106" xr:uid="{7E23C70D-B364-4EB7-B0BE-79F9865BCD66}"/>
+    <hyperlink ref="F107" r:id="rId107" xr:uid="{16EDDA81-53E6-4884-A58E-6EBA335EAE64}"/>
+    <hyperlink ref="F108" r:id="rId108" xr:uid="{F3CAC650-8361-4503-A759-49D9F27EE644}"/>
+    <hyperlink ref="F109" r:id="rId109" xr:uid="{A5D369EC-A953-472B-B547-47B5C37B2F42}"/>
+    <hyperlink ref="F113" r:id="rId110" xr:uid="{E86C95D8-0013-419D-A2F5-CF249577B56A}"/>
+    <hyperlink ref="F114" r:id="rId111" xr:uid="{D3D3BD0E-1ED5-4753-8129-E606DA79FED2}"/>
+    <hyperlink ref="F115" r:id="rId112" xr:uid="{E306C598-0F38-4642-9228-55F9FE40B77C}"/>
+    <hyperlink ref="F116" r:id="rId113" xr:uid="{FAD2804F-76C9-4515-8EA6-E08A6BA2F749}"/>
+    <hyperlink ref="F117" r:id="rId114" xr:uid="{D9F35426-39FC-4D22-A020-9B475227055A}"/>
+    <hyperlink ref="F119" r:id="rId115" xr:uid="{440E749D-583A-46B8-85C8-C04F507002BD}"/>
+    <hyperlink ref="F120" r:id="rId116" xr:uid="{6702D892-370A-41A0-9078-5A430AB39D1C}"/>
+    <hyperlink ref="F121" r:id="rId117" xr:uid="{BA8CF9C6-A3D9-4C7A-BD8B-C3DE231A11E8}"/>
+    <hyperlink ref="F122" r:id="rId118" xr:uid="{A23704C1-F83D-40E0-BD46-4D4CBD3798DB}"/>
+    <hyperlink ref="F124" r:id="rId119" xr:uid="{373FDEA1-6C57-4D40-B4DB-6CBD434002EF}"/>
+    <hyperlink ref="F125" r:id="rId120" xr:uid="{BE24EA92-A73D-4D8B-BFEE-2D214191DF2C}"/>
+    <hyperlink ref="F126" r:id="rId121" xr:uid="{DFC79646-AAD2-4A36-AA4D-7B3D2D87F671}"/>
+    <hyperlink ref="F127" r:id="rId122" xr:uid="{BBA5188B-DDF0-4183-BABA-3E76D606CBC2}"/>
+    <hyperlink ref="F129" r:id="rId123" xr:uid="{573A586D-2F18-45F5-BF67-4BCE2B69444C}"/>
+    <hyperlink ref="F130" r:id="rId124" xr:uid="{A2CEC171-8446-456F-9CB4-1BE6E6C4B0CB}"/>
+    <hyperlink ref="F131" r:id="rId125" xr:uid="{1AC7EB2A-D141-4767-871C-1BF72EFD91E7}"/>
+    <hyperlink ref="F132" r:id="rId126" xr:uid="{E447F048-22C5-4CC8-9BD1-C58D9D707D79}"/>
+    <hyperlink ref="F133" r:id="rId127" xr:uid="{967443A6-EBB5-4E10-A3B2-87018D220D0F}"/>
+    <hyperlink ref="F134" r:id="rId128" xr:uid="{B129187C-6C76-4732-A8CD-2210F185DB45}"/>
+    <hyperlink ref="F135" r:id="rId129" xr:uid="{ECA952CE-1F01-491B-BB18-BD675A26C9ED}"/>
+    <hyperlink ref="F136" r:id="rId130" xr:uid="{E9F46724-5E0C-4452-9E52-6D2C9CB72943}"/>
+    <hyperlink ref="F138" r:id="rId131" xr:uid="{D548D766-4F9F-4BD1-A16B-518CFEF59A3E}"/>
+    <hyperlink ref="F139" r:id="rId132" xr:uid="{1381A036-7469-4574-B1C5-6F9C4FF4E6F9}"/>
+    <hyperlink ref="F140" r:id="rId133" xr:uid="{79B25C67-A824-498B-99E5-65CBE23EB34E}"/>
+    <hyperlink ref="F141" r:id="rId134" xr:uid="{A08BC1E3-66C7-40CC-B820-D8E7F419838B}"/>
+    <hyperlink ref="F142" r:id="rId135" xr:uid="{0176951D-BE90-440D-A71A-21B5ADA9BB12}"/>
+    <hyperlink ref="F143" r:id="rId136" xr:uid="{50B73124-54B5-4D81-8976-D960AF6E8667}"/>
+    <hyperlink ref="F144" r:id="rId137" xr:uid="{250B0328-E812-4B15-A4A5-63CC6820DEB0}"/>
+    <hyperlink ref="F156" r:id="rId138" xr:uid="{BD20FB53-2442-4D44-953F-EDF832C444F1}"/>
+    <hyperlink ref="F155" r:id="rId139" xr:uid="{08353855-BAD1-4932-A14D-E1E91D488049}"/>
+    <hyperlink ref="F154" r:id="rId140" xr:uid="{C3207EA9-2218-409B-9B7C-280129F5B051}"/>
+    <hyperlink ref="F153" r:id="rId141" xr:uid="{7586D1E5-83F8-41ED-BC44-242CEE44E005}"/>
+    <hyperlink ref="F152" r:id="rId142" xr:uid="{3252D12C-ACF2-4F1D-A5D2-1DCF86B23518}"/>
+    <hyperlink ref="F151" r:id="rId143" xr:uid="{3B94B7E9-CAB2-4086-96E1-8E7AEDAEEA2A}"/>
+    <hyperlink ref="F150" r:id="rId144" xr:uid="{399B093A-DB74-48B0-B739-FA466DA902FC}"/>
+    <hyperlink ref="F149" r:id="rId145" xr:uid="{FCD41FF4-2F46-469B-BD61-BDE9CC624CE0}"/>
+    <hyperlink ref="F148" r:id="rId146" xr:uid="{3EEEAF01-E5F3-4D8A-B066-EE2F79ED1820}"/>
+    <hyperlink ref="F147" r:id="rId147" xr:uid="{D2FB3343-544C-45CC-9111-FED2973822E0}"/>
+    <hyperlink ref="F146" r:id="rId148" xr:uid="{6C1BCB37-3E0B-42DB-8416-EC7208DA2427}"/>
+    <hyperlink ref="L6" r:id="rId149" xr:uid="{AA01B5E7-38F3-41B3-801B-39674EDC2CF3}"/>
+    <hyperlink ref="L20" r:id="rId150" xr:uid="{99EA8163-49B9-415B-9F6F-BD23248E4D97}"/>
+    <hyperlink ref="L21" r:id="rId151" xr:uid="{720AAD61-9AD4-4622-87C7-A1727AD10A21}"/>
+    <hyperlink ref="L22" r:id="rId152" xr:uid="{50A4BA70-DC80-41AC-A08D-60EFDFBA8D56}"/>
+    <hyperlink ref="L23" r:id="rId153" xr:uid="{4ACE43B7-BFA0-4492-AFB5-E293DCEA13CD}"/>
+    <hyperlink ref="L24" r:id="rId154" xr:uid="{8E69B935-1476-4641-9CAC-69FF85EE5C5E}"/>
+    <hyperlink ref="L25" r:id="rId155" xr:uid="{928981F7-E16F-42D5-9EBC-A309B716F96F}"/>
+    <hyperlink ref="L26" r:id="rId156" xr:uid="{9642C923-AC07-4B5A-BCD6-8F2EF9E092EB}"/>
+    <hyperlink ref="L27" r:id="rId157" xr:uid="{B10D291F-C9FB-44B8-9130-B1F8DF985AC3}"/>
+    <hyperlink ref="L28" r:id="rId158" xr:uid="{8EF949C0-84FF-4E0D-B9AC-8FBC63D075FB}"/>
+    <hyperlink ref="L29" r:id="rId159" xr:uid="{47D865B9-CECE-49C5-9EA4-F4F72A7F8BD1}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId160"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004619C041F5073C468BB51614EC86A013" ma:contentTypeVersion="3" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="59496c51c1ca62fba4ff443a9e56c5c0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="56b7e189-f24d-4368-a937-15b8a81e0093" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3298e6e4d410b4fcb5da6fc6a0cf7bc0" ns2:_="">
+    <xsd:import namespace="56b7e189-f24d-4368-a937-15b8a81e0093"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="56b7e189-f24d-4368-a937-15b8a81e0093" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C5FEC92-1393-4BC3-B2A9-3171E8E90975}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="56b7e189-f24d-4368-a937-15b8a81e0093"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21AD5439-4850-42A1-BCB6-DD2FABC723FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DF38AD3-8ABB-43A1-A1D2-24CF2A94519E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="56b7e189-f24d-4368-a937-15b8a81e0093"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Funcionarios </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Hazel Ureña Rojas</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004619C041F5073C468BB51614EC86A013</vt:lpwstr>
+  </property>
+</Properties>
+</file>