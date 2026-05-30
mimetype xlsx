--- v1 (2025-12-23)
+++ v2 (2026-05-30)
@@ -1,230 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\tareas\octubre\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\tareas\2026\mayo\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E40C9621-2D17-4B9C-83C3-32C95228479E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E9EA9F4-F38C-48CE-BD38-AE5DC27B70C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="19416" windowHeight="13896" xr2:uid="{0F430F3F-DD61-4245-82A8-0024FF238015}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0F430F3F-DD61-4245-82A8-0024FF238015}"/>
   </bookViews>
   <sheets>
     <sheet name="Funcionarios " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="212">
   <si>
     <t>#</t>
   </si>
   <si>
     <t xml:space="preserve">Departamento </t>
   </si>
   <si>
     <t xml:space="preserve">Área </t>
   </si>
   <si>
     <t xml:space="preserve">Nombre persona funcionaria </t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
-    <t>Gabriela Madrigal Garro</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Leslie Naranjo Barboza </t>
   </si>
   <si>
-    <t>Daniel Sequeira Arias</t>
-[...1 lines deleted...]
-  <si>
     <t>SJ</t>
   </si>
   <si>
     <t>Deyanara Mendoza Briones</t>
   </si>
   <si>
     <t>Xinia Sossa Siles</t>
   </si>
   <si>
     <t>Mariana Solano Jara</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Laura Saenz Castillo</t>
   </si>
   <si>
     <t>Rafael  Zeledón Morales</t>
   </si>
   <si>
-    <t xml:space="preserve">Paola Loria Herrera </t>
-[...1 lines deleted...]
-  <si>
     <t>Marlen Salazar Zamora</t>
   </si>
   <si>
     <t>Martha Navarro Obando</t>
   </si>
   <si>
-    <t>Marta Martínez Castillo</t>
-[...1 lines deleted...]
-  <si>
     <t>CS</t>
   </si>
   <si>
     <t>Melissa Contreras Rojas</t>
   </si>
   <si>
     <t>Carolina Brenes Guillen</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Eileen Torres Cervantes</t>
   </si>
   <si>
     <t>William Cedeño Monge</t>
   </si>
   <si>
     <t>Isabel Eras Martínez</t>
   </si>
   <si>
     <t>Juliana Montero Sánchez</t>
   </si>
   <si>
-    <t>Patricia Villalta Torres</t>
-[...1 lines deleted...]
-  <si>
     <t>Graciela Cavada Azofeifa</t>
   </si>
   <si>
     <t>Noelia Arias Sánchez</t>
   </si>
   <si>
     <t>Daniela Sáenz Meléndez</t>
   </si>
   <si>
     <t>Gloriana Chacón Cisneros</t>
   </si>
   <si>
     <t xml:space="preserve">Adriana Sosa Ondoy </t>
   </si>
   <si>
     <t>Susy Neyra Vargas</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Tatiana Enriquez Martinez</t>
   </si>
   <si>
     <t>Andrea Hernández González</t>
   </si>
   <si>
     <t>Henry Arley Pérez</t>
   </si>
   <si>
     <t>David Abarca Vargas</t>
   </si>
   <si>
     <t>Laura Herrera Ortiz</t>
   </si>
   <si>
     <t>GG</t>
   </si>
   <si>
-    <t>Marco Hidalgo Zuñiiga</t>
-[...1 lines deleted...]
-  <si>
     <t>Ileana Barrientos Ortiz</t>
   </si>
   <si>
     <t xml:space="preserve">Carla Fabiola Fallas Mejia </t>
   </si>
   <si>
     <t xml:space="preserve">Ericka Vargas Alvarez </t>
   </si>
   <si>
     <t>Marcela Mora Fallas</t>
   </si>
   <si>
     <t>Ingrid Sánchez Herrera</t>
   </si>
   <si>
     <t>GGS</t>
   </si>
   <si>
-    <t>Cristian Solano Sánchez</t>
-[...1 lines deleted...]
-  <si>
     <t>Marielos Valerio Villalobos</t>
   </si>
   <si>
     <t>UAC</t>
   </si>
   <si>
     <t>William Mora Benavidez</t>
   </si>
   <si>
     <t>Fanny Valverde Hernández</t>
   </si>
   <si>
     <t>UCP</t>
   </si>
   <si>
     <t>Ricardo León Gómez</t>
   </si>
   <si>
     <t>Adolfo Castro Saénz</t>
   </si>
   <si>
     <t>Tatiana Mora Moya</t>
   </si>
   <si>
     <t>Ana Sofía Mata Garro</t>
@@ -244,558 +224,570 @@
   <si>
     <t>Alberto Pacheco Jiménez</t>
   </si>
   <si>
     <t>Ricardo Rodríguez Silesky</t>
   </si>
   <si>
     <t>Guillermo Segura Herrera</t>
   </si>
   <si>
     <t>Carlos Miranda Mora</t>
   </si>
   <si>
     <t>DAF</t>
   </si>
   <si>
     <t>Bryans Centeno Hernandez</t>
   </si>
   <si>
     <t>Denzel Mora Garro</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
+    <t>Erick Mata Barrientos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Andres Díaz Leal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Freddy Solano Jimenez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edward Navarro Duarte </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Diego Vargas Salas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jose Santos Lopez Castillo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cesar Jimenez Melendez </t>
+  </si>
+  <si>
+    <t>Edgar Alfaro Piedra</t>
+  </si>
+  <si>
+    <t>Amalia Brenes Bonilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">William Madriz Calderon </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Elena Gyles Rojas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Didier Esteban Espinoza Rojas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Fernando Blanco Corrales </t>
+  </si>
+  <si>
+    <t>UAYC</t>
+  </si>
+  <si>
+    <t>Wendy Durán Gómez</t>
+  </si>
+  <si>
+    <t>Andrea Barrantes Quirós</t>
+  </si>
+  <si>
+    <t>Alonso Oviedo Arguedas</t>
+  </si>
+  <si>
+    <t>UFI</t>
+  </si>
+  <si>
+    <t>Wilman Carpio Gutiérrez</t>
+  </si>
+  <si>
+    <t>José Álvarez Moreno</t>
+  </si>
+  <si>
+    <t>Douglas Araya Zarate</t>
+  </si>
+  <si>
+    <t>Ester Chavarría Barquero</t>
+  </si>
+  <si>
+    <t>Jacqueline Soto Maicabare</t>
+  </si>
+  <si>
+    <t>Olga Rojas Solís</t>
+  </si>
+  <si>
+    <t>Luis Alvarado Cordero</t>
+  </si>
+  <si>
+    <t>UFI-CONT</t>
+  </si>
+  <si>
+    <t>Marleni Acuña Oviedo</t>
+  </si>
+  <si>
+    <t>Francisco González Agüero</t>
+  </si>
+  <si>
+    <t>Jackeline Alfaro Poveda</t>
+  </si>
+  <si>
+    <t>Shirley Chavarría Valverde</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Christopher Conejo Barboza</t>
+  </si>
+  <si>
+    <t>Eduardo Santamaria Mora</t>
+  </si>
+  <si>
+    <t>Farina Salazar Villegas</t>
+  </si>
+  <si>
+    <t>Edisson Zeledón Meza</t>
+  </si>
+  <si>
+    <t>Yohan Espinoza Castro</t>
+  </si>
+  <si>
+    <t>Cindy Mora Carrillo</t>
+  </si>
+  <si>
+    <t>UFI-TESO</t>
+  </si>
+  <si>
+    <t>William Barquero Abarca</t>
+  </si>
+  <si>
+    <t>Yeiner Ortega Muñoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge Mesen Jimenez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junior Omar Carrillo Postomer </t>
+  </si>
+  <si>
+    <t>Evelyn Salas Chacón</t>
+  </si>
+  <si>
+    <t>Cindy García Rodríguez</t>
+  </si>
+  <si>
+    <t>UTH</t>
+  </si>
+  <si>
+    <t>Daniela Chaves Rodríguez</t>
+  </si>
+  <si>
+    <t>Jahaira Alfaro Calderón</t>
+  </si>
+  <si>
+    <t>Roger Marín Ulate</t>
+  </si>
+  <si>
+    <t>Alejandro Herrera Coto</t>
+  </si>
+  <si>
+    <t>Eva Jiménez Juárez</t>
+  </si>
+  <si>
+    <t>DUV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jessica Solís Madrigal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alfredo Calderón Hernández </t>
+  </si>
+  <si>
+    <t>Erika Lutz Cruz</t>
+  </si>
+  <si>
+    <t>NOT</t>
+  </si>
+  <si>
+    <t>Ricardo Arias Villalobos</t>
+  </si>
+  <si>
+    <t>Hannia Zúñiga  Nuñez</t>
+  </si>
+  <si>
+    <t>DU</t>
+  </si>
+  <si>
+    <t>Hilda Carvajal Bonilla</t>
+  </si>
+  <si>
+    <t>Marco Arias Alfaro</t>
+  </si>
+  <si>
+    <t>Katherine Castillo Contreras</t>
+  </si>
+  <si>
+    <t>Wilber Jirón Amador</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tatiana Varela Quesada </t>
+  </si>
+  <si>
+    <t>Tania Villegas Rodrí­guez</t>
+  </si>
+  <si>
+    <t>Delio Robles Loaiza</t>
+  </si>
+  <si>
+    <t>Rodolfo Bolaños Bermúdez</t>
+  </si>
+  <si>
+    <t>UFIS</t>
+  </si>
+  <si>
+    <t>Ligia Gómez Arellano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFIS </t>
+  </si>
+  <si>
+    <t>Fabiola Barrantes Rodríguez</t>
+  </si>
+  <si>
+    <t>Natalia Jiménez González</t>
+  </si>
+  <si>
+    <t>Joseph Acuña Gaitán</t>
+  </si>
+  <si>
+    <t>Tatiana Cordero Ruíz</t>
+  </si>
+  <si>
+    <t>Alejandro Araya Escamilla</t>
+  </si>
+  <si>
+    <t>Jorge Chaverri Sánchez</t>
+  </si>
+  <si>
+    <t>José Pablo Ángulo Navarro</t>
+  </si>
+  <si>
+    <t>Leidy Medina Gutierrez</t>
+  </si>
+  <si>
+    <t>UTCOT</t>
+  </si>
+  <si>
+    <t>Manuel Hernández Flores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geovanna Calderón Sánchez </t>
+  </si>
+  <si>
+    <t>María Sibaja Cascante</t>
+  </si>
+  <si>
+    <t>Daniel Brenes Arroyo</t>
+  </si>
+  <si>
+    <t>Paola Brenes Rojas</t>
+  </si>
+  <si>
+    <t>Matt Rodríguez González</t>
+  </si>
+  <si>
+    <t>Vivian Li Acuña</t>
+  </si>
+  <si>
+    <t>Emiler Segura López</t>
+  </si>
+  <si>
+    <t>DPH</t>
+  </si>
+  <si>
+    <t>Guillermo Ramírez Campos</t>
+  </si>
+  <si>
+    <t>Raquel López Brenes</t>
+  </si>
+  <si>
+    <t>UFIBI</t>
+  </si>
+  <si>
+    <t>Léster Sojo Sequeira</t>
+  </si>
+  <si>
+    <t>Juan Pablo Villalobos Sánchez</t>
+  </si>
+  <si>
+    <t>Franklin Sandí Lizano</t>
+  </si>
+  <si>
+    <t>Teresa Morales Soto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carolina Hernández Barrantes </t>
+  </si>
+  <si>
+    <t>Cristina Sánchez Cubero</t>
+  </si>
+  <si>
+    <t>Ezzio López Barrantes</t>
+  </si>
+  <si>
+    <t>UMF</t>
+  </si>
+  <si>
+    <t>Cinthya Rodriguez Rivera</t>
+  </si>
+  <si>
+    <t>Allan Bertarioni Porras</t>
+  </si>
+  <si>
+    <t>Janette Arias Calderón</t>
+  </si>
+  <si>
+    <t>Maricruz Serrano Carballo</t>
+  </si>
+  <si>
+    <t>UPH</t>
+  </si>
+  <si>
+    <t>Jaime Rodriguez Sanchez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPH </t>
+  </si>
+  <si>
+    <t>Mac Donald Bolaños Araya</t>
+  </si>
+  <si>
+    <t>Fanny Obando Fernández</t>
+  </si>
+  <si>
+    <t>Ericka Gómez ChavarrÍa</t>
+  </si>
+  <si>
+    <t>Noelia Soto Miranda</t>
+  </si>
+  <si>
+    <t>Alexander Alpízar Segura</t>
+  </si>
+  <si>
+    <t>Daniel Vargas León</t>
+  </si>
+  <si>
+    <t>Jessica Peralta Quesada</t>
+  </si>
+  <si>
+    <t>Alejandro Sánchez Salazar</t>
+  </si>
+  <si>
+    <t>DGPF</t>
+  </si>
+  <si>
+    <t>Yerlin Barrantes Ortega</t>
+  </si>
+  <si>
+    <t>Roberto Cruz Morales</t>
+  </si>
+  <si>
+    <t>UACS</t>
+  </si>
+  <si>
+    <t>Karina López Garcia</t>
+  </si>
+  <si>
+    <t>Laura Bonilla Segura</t>
+  </si>
+  <si>
+    <t>Jaillyn Arce Soto</t>
+  </si>
+  <si>
+    <t>Johanna Figueroa Quirós</t>
+  </si>
+  <si>
+    <t>Daniel Calderón Arias</t>
+  </si>
+  <si>
+    <t>Guiselle Rivera Sánchez</t>
+  </si>
+  <si>
+    <t>Emilena Díaz Hidalgo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ileana Chaves Salas </t>
+  </si>
+  <si>
+    <t>Wilberth Barahona Serrano</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Christian Guzmán Ramírez</t>
+  </si>
+  <si>
+    <t>UGS</t>
+  </si>
+  <si>
+    <t>Elizabeth Arias Soto</t>
+  </si>
+  <si>
+    <t>Alonso Castro Araya</t>
+  </si>
+  <si>
+    <t>Silvia Rojas Villalobos</t>
+  </si>
+  <si>
+    <t>Ernesto López Aguilar</t>
+  </si>
+  <si>
+    <t>Natalia Sudasassi Vargas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extención </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UCP-recepción </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPARTAMENTO DE URBANISMO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIRECCION DE URBANISMO Y VIVIENDA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPARTAMENTO ADMINISTRATIVO Y FINANCIERO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GERENCIA GENERAL </t>
+  </si>
+  <si>
+    <t>PRESIDENCIA EJECUTIVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPARTAMENTO PROYECTOS HABITACIONALES </t>
+  </si>
+  <si>
+    <t>DEPARTAMENTO DE PROGRAMAS DE FINANCIAMIENTO</t>
+  </si>
+  <si>
+    <t>Robert Garita Hernández</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merissa Gonzalez Campos </t>
+  </si>
+  <si>
     <t>Javier Leiva Ortiz</t>
   </si>
   <si>
-    <t>Erick Mata Barrientos</t>
-[...437 lines deleted...]
-    <t xml:space="preserve">Diana Araya Rodríguez </t>
+    <t>UFI-COBROS</t>
+  </si>
+  <si>
+    <t>Johanna Jiménez Rodriguez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diana Carrillo Azofeifa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnny Leiva Badilla </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kate Jiménes Sandí </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="000"/>
+  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Helvetica"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -855,89 +847,102 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1239,3060 +1244,2992 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94652025-880F-4D5F-A03E-02DBE55E7133}">
-  <dimension ref="A1:E181"/>
+  <dimension ref="A1:E177"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A156" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.77734375" customWidth="1"/>
     <col min="3" max="3" width="14.109375" customWidth="1"/>
-    <col min="4" max="4" width="45" customWidth="1"/>
+    <col min="4" max="4" width="48.6640625" customWidth="1"/>
+    <col min="5" max="5" width="17.6640625" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
-        <v>205</v>
+      <c r="E1" s="14" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A2" s="14" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="12"/>
+      <c r="A2" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="15"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="10">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E3" s="5"/>
+        <v>210</v>
+      </c>
+      <c r="E3" s="16"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="10">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E4" s="5">
+        <v>5</v>
+      </c>
+      <c r="E4" s="16">
         <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="10">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>47</v>
+      </c>
+      <c r="E5" s="16">
+        <v>248</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>7</v>
+      </c>
+      <c r="E6" s="16">
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="8" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="E7" s="5"/>
+        <v>8</v>
+      </c>
+      <c r="E7" s="16">
+        <v>219</v>
+      </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="8" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>9</v>
+      </c>
+      <c r="E8" s="16">
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>10</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="16">
+        <v>222</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+      <c r="E10" s="16">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+      <c r="E11" s="16">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E12" s="5">
+        <v>11</v>
+      </c>
+      <c r="E12" s="16">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>15</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="16">
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="10">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>17</v>
+      </c>
+      <c r="E14" s="16">
+        <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>18</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="16">
+        <v>223</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="10">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>19</v>
+      </c>
+      <c r="E16" s="16">
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>21</v>
+      </c>
+      <c r="E17" s="16">
+        <v>209</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="10">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>22</v>
+      </c>
+      <c r="E18" s="16">
+        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="10">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>205</v>
+      </c>
+      <c r="E19" s="16">
+        <v>251</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="10">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="E20" s="5">
-        <v>22</v>
+      <c r="E20" s="16">
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E21" s="5">
-        <v>223</v>
+      <c r="E21" s="16">
+        <v>313</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="10">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>26</v>
+      </c>
+      <c r="E22" s="16">
+        <v>256</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="10">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>27</v>
+      </c>
+      <c r="E23" s="16">
+        <v>231</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="10">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>28</v>
+      </c>
+      <c r="E24" s="16">
+        <v>308</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="10">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>25</v>
+      </c>
+      <c r="E25" s="16">
+        <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="10">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D26" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E26" s="5">
-        <v>313</v>
+      <c r="D26" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="16">
+        <v>229</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>30</v>
+      </c>
+      <c r="E27" s="16">
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>31</v>
+      </c>
+      <c r="E28" s="16">
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E29" s="5">
-        <v>308</v>
+      <c r="E29" s="16">
+        <v>232</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A30" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="10"/>
       <c r="B30" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>53</v>
+      </c>
+      <c r="E30" s="16">
+        <v>286</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D31" s="6" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="E31" s="16">
+        <v>233</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A32" s="10">
-[...13 lines deleted...]
-      </c>
+      <c r="A32" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="16"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="10">
         <v>31</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="D33" s="12"/>
+      <c r="E33" s="16"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="10">
         <v>32</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>36</v>
+      </c>
+      <c r="E34" s="16">
+        <v>242</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="10">
         <v>33</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C35" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="16">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="10">
         <v>34</v>
       </c>
-      <c r="D35" s="6" t="s">
-[...13 lines deleted...]
-      <c r="E36" s="5"/>
+      <c r="B36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E36" s="16">
+        <v>240</v>
+      </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="10">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="E37" s="5"/>
+        <v>35</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" s="16">
+        <v>243</v>
+      </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="10">
+        <v>36</v>
+      </c>
+      <c r="B38" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="C38" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="C38" s="8" t="s">
-[...6 lines deleted...]
-        <v>242</v>
+      <c r="E38" s="16">
+        <v>314</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D39" s="12"/>
+      <c r="E39" s="16"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="10">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>42</v>
+      </c>
+      <c r="E40" s="16">
+        <v>237</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="10">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>44</v>
+      </c>
+      <c r="E41" s="16">
+        <v>283</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="10">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>45</v>
+      </c>
+      <c r="E42" s="16">
+        <v>284</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="10">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="E43" s="5"/>
+        <v>46</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E43" s="16">
+        <v>154</v>
+      </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="10">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>48</v>
+      </c>
+      <c r="E44" s="16">
+        <v>257</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="10">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C45" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="D45" s="6" t="s">
-[...3 lines deleted...]
-        <v>283</v>
+      <c r="E45" s="16">
+        <v>262</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="10">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>50</v>
+        <v>196</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>51</v>
+      </c>
+      <c r="E46" s="16">
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="10">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>52</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E47" s="16">
+        <v>293</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="10">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>54</v>
+      </c>
+      <c r="E48" s="16">
+        <v>289</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="10">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>55</v>
+      </c>
+      <c r="E49" s="16">
+        <v>292</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="10">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E50" s="5">
-        <v>262</v>
+      <c r="E50" s="16">
+        <v>291</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="10">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>206</v>
+        <v>52</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="E51" s="5">
-        <v>154</v>
+      <c r="E51" s="16">
+        <v>297</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A52" s="10">
-[...8 lines deleted...]
-      <c r="D52" s="6" t="s">
+      <c r="A52" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="16"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="3">
+        <v>70</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E53" s="16">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="3">
+        <v>51</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D54" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="E52" s="5">
-[...13 lines deleted...]
-      <c r="D53" s="6" t="s">
+      <c r="E54" s="16">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="3">
+        <v>52</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="E53" s="5">
-[...13 lines deleted...]
-      <c r="D54" s="6" t="s">
+      <c r="E55" s="16">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="3">
+        <v>53</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="E54" s="5">
-[...13 lines deleted...]
-      <c r="D55" s="6" t="s">
+      <c r="D56" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="E56" s="16">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="3">
+        <v>54</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E55" s="5">
-[...13 lines deleted...]
-      <c r="D56" s="6" t="s">
+      <c r="E57" s="16">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="3">
+        <v>55</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D58" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E56" s="5">
-[...27 lines deleted...]
-      <c r="E58" s="5"/>
+      <c r="E58" s="16">
+        <v>316</v>
+      </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" s="3">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>65</v>
+      </c>
+      <c r="E59" s="16">
+        <v>288</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="3">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C60" s="8" t="s">
-[...6 lines deleted...]
-        <v>269</v>
+      <c r="E60" s="16">
+        <v>298</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="3">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="E61" s="5"/>
+        <v>62</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E61" s="16">
+        <v>301</v>
+      </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="3">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>68</v>
+      </c>
+      <c r="E62" s="16">
+        <v>299</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="3">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C63" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D63" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="D63" s="6" t="s">
-[...3 lines deleted...]
-        <v>316</v>
+      <c r="E63" s="16">
+        <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="3">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>70</v>
+      </c>
+      <c r="E64" s="16">
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A65" s="3">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="E65" s="16"/>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A66" s="3">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>72</v>
+      </c>
+      <c r="E66" s="16">
+        <v>306</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A67" s="3">
+        <v>64</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C67" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B67" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" s="6" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>73</v>
+      </c>
+      <c r="E67" s="16">
+        <v>303</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A68" s="3">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>74</v>
+      </c>
+      <c r="E68" s="16">
+        <v>294</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A69" s="3">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>75</v>
+      </c>
+      <c r="E69" s="16">
+        <v>302</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A70" s="3">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D70" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D70" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="E70" s="5"/>
+      <c r="E70" s="16">
+        <v>273</v>
+      </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A71" s="3">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>77</v>
+      </c>
+      <c r="E71" s="16">
+        <v>132</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A72" s="3">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>78</v>
+      </c>
+      <c r="E72" s="16">
+        <v>271</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A73" s="3">
-        <v>68</v>
-[...14 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E73" s="16">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="3">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>72</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>207</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E74" s="5">
-[...3 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E74" s="16">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="3">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="C75" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D75" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="D75" s="6" t="s">
+      <c r="E75" s="16">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D76" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E75" s="5">
-[...4 lines deleted...]
-      <c r="A76" s="3">
+      <c r="E76" s="16">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="16">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="3">
+        <v>75</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E78" s="16">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="3">
+        <v>76</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E79" s="16">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="3">
+        <v>77</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E80" s="16">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="3">
+        <v>78</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E81" s="16">
         <v>71</v>
       </c>
-      <c r="B76" s="4" t="s">
-[...36 lines deleted...]
-      <c r="C78" s="6" t="s">
+    </row>
+    <row r="82" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="3">
+        <v>79</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C82" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="D78" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A79" s="3">
+      <c r="D82" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E82" s="16">
         <v>74</v>
       </c>
-      <c r="B79" s="11" t="s">
-[...56 lines deleted...]
-      <c r="D82" s="6" t="s">
+    </row>
+    <row r="83" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="3">
+        <v>80</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D83" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="E82" s="5">
-[...20 lines deleted...]
-    <row r="84" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E83" s="16">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="3">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-    <row r="85" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+      <c r="E84" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="3">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="E85" s="5">
-[...3 lines deleted...]
-    <row r="86" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E85" s="16">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="3">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="E86" s="16">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="3">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>103</v>
+      </c>
+      <c r="E87" s="16">
+        <v>312</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="3">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>104</v>
+      </c>
+      <c r="E88" s="16">
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="3">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B89" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="E89" s="16">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="3">
+        <v>87</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E90" s="16">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="3">
+        <v>88</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="E91" s="16">
         <v>66</v>
       </c>
-      <c r="C89" s="6" t="s">
+    </row>
+    <row r="92" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="3">
+        <v>89</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E92" s="16">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="3">
+        <v>90</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E93" s="16">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="3">
+        <v>91</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E94" s="16">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="3">
+        <v>92</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D95" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="E95" s="16">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A96" s="3">
+        <v>93</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="E96" s="16">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A97" s="3">
+        <v>94</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E97" s="16">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A98" s="3">
+        <v>95</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E98" s="16">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A99" s="3">
+        <v>96</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E99" s="16">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A100" s="3">
         <v>97</v>
       </c>
-      <c r="D89" s="6" t="s">
-[...67 lines deleted...]
-      <c r="D93" s="6" t="s">
+      <c r="B100" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C100" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="E93" s="5">
-[...47 lines deleted...]
-      <c r="D96" s="6" t="s">
+      <c r="D100" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="E96" s="5">
-[...68 lines deleted...]
-        <v>70</v>
+      <c r="E100" s="16">
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A101" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="A101" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B101" s="20"/>
+      <c r="C101" s="20"/>
+      <c r="D101" s="21"/>
+      <c r="E101" s="16"/>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A102" s="3">
-        <v>97</v>
-[...12 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E102" s="16"/>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A103" s="3">
         <v>98</v>
       </c>
-      <c r="B103" s="4" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="B103" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>113</v>
+      </c>
+      <c r="E103" s="16">
+        <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A104" s="3">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="C104" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D104" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="D104" s="6" t="s">
-[...3 lines deleted...]
-        <v>279</v>
+      <c r="E104" s="16">
+        <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A105" s="3">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="D105" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="E105" s="16">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A106" s="3">
+        <v>102</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="E106" s="16">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A107" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="B107" s="20"/>
+      <c r="C107" s="20"/>
+      <c r="D107" s="21"/>
+      <c r="E107" s="16"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A108" s="10">
+        <v>103</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D108" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="E105" s="5"/>
-[...14 lines deleted...]
-      <c r="B107" s="7" t="s">
+      <c r="E108" s="16"/>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A109" s="10">
+        <v>104</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D109" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C107" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="6" t="s">
+      <c r="E109" s="16">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A110" s="10">
+        <v>105</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D110" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="E107" s="5">
-[...13 lines deleted...]
-      <c r="D108" s="6" t="s">
+      <c r="E110" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A111" s="10">
+        <v>106</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D111" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="E108" s="5">
-[...51 lines deleted...]
-        <v>137</v>
+      <c r="E111" s="16">
+        <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A112" s="14" t="s">
-[...5 lines deleted...]
-      <c r="E112" s="5"/>
+      <c r="A112" s="10"/>
+      <c r="B112" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E112" s="16">
+        <v>55</v>
+      </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A113" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="A113" s="10"/>
       <c r="B113" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="E113" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="E113" s="16"/>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A114" s="10">
         <v>107</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="E114" s="16"/>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A115" s="10">
         <v>108</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>124</v>
+      </c>
+      <c r="E115" s="16">
+        <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A116" s="10">
         <v>109</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>125</v>
+      </c>
+      <c r="E116" s="16">
+        <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A117" s="10">
         <v>110</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>127</v>
+      </c>
+      <c r="E117" s="16">
+        <v>287</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A118" s="10">
         <v>111</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>130</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="E118" s="16">
+        <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A119" s="10">
         <v>112</v>
       </c>
       <c r="B119" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C119" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C119" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E119" s="5"/>
+      <c r="D119" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="E119" s="16">
+        <v>25</v>
+      </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A120" s="10">
         <v>113</v>
       </c>
       <c r="B120" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C120" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C120" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="6" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>132</v>
+      </c>
+      <c r="E120" s="16">
+        <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A121" s="10">
         <v>114</v>
       </c>
       <c r="B121" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C121" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C121" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="6" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>133</v>
+      </c>
+      <c r="E121" s="16">
+        <v>36</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A122" s="10">
         <v>115</v>
       </c>
       <c r="B122" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C122" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C122" s="8" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="D122" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="E122" s="16">
+        <v>37</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A123" s="10">
         <v>116</v>
       </c>
       <c r="B123" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C123" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C123" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" s="6" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>135</v>
+      </c>
+      <c r="E123" s="16">
+        <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A124" s="10">
         <v>117</v>
       </c>
       <c r="B124" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C124" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C124" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D124" s="6" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>136</v>
+      </c>
+      <c r="E124" s="16">
+        <v>52</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A125" s="10">
         <v>118</v>
       </c>
       <c r="B125" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C125" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C125" s="8" t="s">
+      <c r="D125" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="D125" s="6" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="E125" s="16">
+        <v>295</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A126" s="10">
         <v>119</v>
       </c>
       <c r="B126" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C126" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="C126" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="6" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>138</v>
+      </c>
+      <c r="E126" s="16">
+        <v>201</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A127" s="10">
         <v>120</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="D127" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="E127" s="16"/>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A128" s="10">
         <v>121</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>140</v>
+      </c>
+      <c r="E128" s="16">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A129" s="10">
         <v>122</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>141</v>
+      </c>
+      <c r="E129" s="16">
+        <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A130" s="10">
         <v>123</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>142</v>
+      </c>
+      <c r="E130" s="16">
+        <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A131" s="10">
         <v>124</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>144</v>
+      </c>
+      <c r="E131" s="16">
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A132" s="10">
         <v>125</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>145</v>
+      </c>
+      <c r="E132" s="16">
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A133" s="10">
         <v>126</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="E133" s="5"/>
+        <v>139</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="E133" s="16">
+        <v>56</v>
+      </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A134" s="10">
         <v>127</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>147</v>
+      </c>
+      <c r="E134" s="16">
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A135" s="10">
-[...13 lines deleted...]
-      </c>
+      <c r="A135" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="B135" s="20"/>
+      <c r="C135" s="20"/>
+      <c r="D135" s="21"/>
+      <c r="E135" s="16"/>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A136" s="10">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="D136" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D136" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E136" s="16"/>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A137" s="10">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>150</v>
+      </c>
+      <c r="E137" s="16">
+        <v>307</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A138" s="14" t="s">
-[...5 lines deleted...]
-      <c r="E138" s="5"/>
+      <c r="A138" s="10">
+        <v>130</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="E138" s="16">
+        <v>53</v>
+      </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A139" s="10">
         <v>131</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="E139" s="5"/>
+        <v>164</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E139" s="16">
+        <v>34</v>
+      </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A140" s="10">
         <v>132</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>167</v>
+      </c>
+      <c r="E140" s="16">
+        <v>40</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A141" s="10">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>169</v>
+      </c>
+      <c r="E141" s="16">
+        <v>44</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A142" s="10">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>171</v>
+      </c>
+      <c r="E142" s="16">
+        <v>50</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A143" s="10">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>204</v>
+      </c>
+      <c r="E143" s="16">
+        <v>51</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A144" s="10">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>174</v>
+      </c>
+      <c r="E144" s="16">
+        <v>107</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A145" s="10">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>164</v>
+      </c>
+      <c r="D145" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="E145" s="16">
+        <v>49</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A146" s="10">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C146" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D146" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="D146" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="5"/>
+      <c r="E146" s="16">
+        <v>30</v>
+      </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A147" s="10">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>161</v>
+      </c>
+      <c r="E147" s="16">
+        <v>42</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A148" s="10">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>162</v>
+      </c>
+      <c r="E148" s="16">
+        <v>43</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A149" s="10">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C149" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D149" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="D149" s="6" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="E149" s="16">
+        <v>41</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A150" s="10">
         <v>142</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>163</v>
+      </c>
+      <c r="E150" s="16">
+        <v>94</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A151" s="10">
         <v>143</v>
       </c>
       <c r="B151" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D151" s="12" t="s">
         <v>157</v>
       </c>
-      <c r="C151" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E151" s="16"/>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A152" s="10">
         <v>144</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>152</v>
+      </c>
+      <c r="E152" s="16">
+        <v>57</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A153" s="10">
         <v>145</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>153</v>
+      </c>
+      <c r="E153" s="16">
+        <v>58</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A154" s="10">
         <v>146</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>154</v>
+      </c>
+      <c r="E154" s="16">
+        <v>59</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A155" s="10">
         <v>147</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>155</v>
+      </c>
+      <c r="E155" s="16">
+        <v>76</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A156" s="10">
         <v>148</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>158</v>
+      </c>
+      <c r="E156" s="16">
+        <v>146</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A157" s="10">
         <v>149</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>172</v>
+      </c>
+      <c r="E157" s="16">
+        <v>72</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A158" s="10">
-[...13 lines deleted...]
-      </c>
+      <c r="A158" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="B158" s="20"/>
+      <c r="C158" s="20"/>
+      <c r="D158" s="21"/>
+      <c r="E158" s="16"/>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A159" s="10">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>173</v>
-[...6 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="E159" s="16"/>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A160" s="10">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>176</v>
+      </c>
+      <c r="E160" s="16">
+        <v>82</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A161" s="10">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>178</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="E161" s="16">
+        <v>152</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A162" s="14" t="s">
-[...5 lines deleted...]
-      <c r="E162" s="5"/>
+      <c r="A162" s="10">
+        <v>153</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E162" s="16">
+        <v>131</v>
+      </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A163" s="10">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>179</v>
+      </c>
+      <c r="E163" s="16">
+        <v>75</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A164" s="10">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-      <c r="E164" s="5"/>
+        <v>178</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="E164" s="16">
+        <v>203</v>
+      </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A165" s="10">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>186</v>
+      </c>
+      <c r="E165" s="16">
+        <v>148</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A166" s="10">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C166" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D166" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="D166" s="6" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="E166" s="16">
+        <v>204</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A167" s="10">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>188</v>
+      </c>
+      <c r="E167" s="16">
+        <v>315</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A168" s="10">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="E168" s="5">
+        <v>182</v>
+      </c>
+      <c r="E168" s="16">
         <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A169" s="10">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-      <c r="E169" s="5">
+        <v>178</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="E169" s="16">
         <v>151</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A170" s="10">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-      <c r="E170" s="5"/>
+        <v>178</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="E170" s="16">
+        <v>128</v>
+      </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A171" s="10">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>189</v>
+      </c>
+      <c r="D171" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="E171" s="16">
+        <v>144</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A172" s="10">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>190</v>
+      </c>
+      <c r="E172" s="16">
+        <v>86</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A173" s="10">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>191</v>
+      </c>
+      <c r="E173" s="16">
+        <v>87</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A174" s="10">
         <v>166</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>192</v>
+      </c>
+      <c r="E174" s="16">
+        <v>92</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A175" s="10">
         <v>167</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>193</v>
+      </c>
+      <c r="E175" s="16">
+        <v>127</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A176" s="10">
         <v>168</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>194</v>
+      </c>
+      <c r="E176" s="16">
+        <v>155</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A177" s="10">
-[...71 lines deleted...]
-      <c r="E181" s="9"/>
+      <c r="A177" s="9"/>
+      <c r="B177" s="9"/>
+      <c r="C177" s="9"/>
+      <c r="D177" s="9"/>
+      <c r="E177" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A138:D138"/>
-[...4 lines deleted...]
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A135:D135"/>
+    <mergeCell ref="A158:D158"/>
+    <mergeCell ref="A107:D107"/>
+    <mergeCell ref="A101:D101"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A32:D32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Funcionarios </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>