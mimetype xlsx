--- v2 (2026-05-30)
+++ v3 (2026-07-21)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\tareas\2026\mayo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\tareas\2026\Junio\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E9EA9F4-F38C-48CE-BD38-AE5DC27B70C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD1B4F66-F850-4026-9DE8-6374ADEA7448}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0F430F3F-DD61-4245-82A8-0024FF238015}"/>
   </bookViews>
   <sheets>
     <sheet name="Funcionarios " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="223">
   <si>
     <t>#</t>
   </si>
   <si>
     <t xml:space="preserve">Departamento </t>
   </si>
   <si>
     <t xml:space="preserve">Área </t>
   </si>
   <si>
     <t xml:space="preserve">Nombre persona funcionaria </t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t xml:space="preserve">Leslie Naranjo Barboza </t>
   </si>
   <si>
     <t>SJ</t>
   </si>
   <si>
     <t>Deyanara Mendoza Briones</t>
   </si>
   <si>
@@ -377,53 +377,50 @@
   <si>
     <t>UTH</t>
   </si>
   <si>
     <t>Daniela Chaves Rodríguez</t>
   </si>
   <si>
     <t>Jahaira Alfaro Calderón</t>
   </si>
   <si>
     <t>Roger Marín Ulate</t>
   </si>
   <si>
     <t>Alejandro Herrera Coto</t>
   </si>
   <si>
     <t>Eva Jiménez Juárez</t>
   </si>
   <si>
     <t>DUV</t>
   </si>
   <si>
     <t xml:space="preserve">Jessica Solís Madrigal </t>
   </si>
   <si>
-    <t xml:space="preserve">Alfredo Calderón Hernández </t>
-[...1 lines deleted...]
-  <si>
     <t>Erika Lutz Cruz</t>
   </si>
   <si>
     <t>NOT</t>
   </si>
   <si>
     <t>Ricardo Arias Villalobos</t>
   </si>
   <si>
     <t>Hannia Zúñiga  Nuñez</t>
   </si>
   <si>
     <t>DU</t>
   </si>
   <si>
     <t>Hilda Carvajal Bonilla</t>
   </si>
   <si>
     <t>Marco Arias Alfaro</t>
   </si>
   <si>
     <t>Katherine Castillo Contreras</t>
   </si>
   <si>
     <t>Wilber Jirón Amador</t>
@@ -461,53 +458,50 @@
   <si>
     <t>Tatiana Cordero Ruíz</t>
   </si>
   <si>
     <t>Alejandro Araya Escamilla</t>
   </si>
   <si>
     <t>Jorge Chaverri Sánchez</t>
   </si>
   <si>
     <t>José Pablo Ángulo Navarro</t>
   </si>
   <si>
     <t>Leidy Medina Gutierrez</t>
   </si>
   <si>
     <t>UTCOT</t>
   </si>
   <si>
     <t>Manuel Hernández Flores</t>
   </si>
   <si>
     <t xml:space="preserve">Geovanna Calderón Sánchez </t>
   </si>
   <si>
-    <t>María Sibaja Cascante</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel Brenes Arroyo</t>
   </si>
   <si>
     <t>Paola Brenes Rojas</t>
   </si>
   <si>
     <t>Matt Rodríguez González</t>
   </si>
   <si>
     <t>Vivian Li Acuña</t>
   </si>
   <si>
     <t>Emiler Segura López</t>
   </si>
   <si>
     <t>DPH</t>
   </si>
   <si>
     <t>Guillermo Ramírez Campos</t>
   </si>
   <si>
     <t>Raquel López Brenes</t>
   </si>
   <si>
     <t>UFIBI</t>
@@ -623,171 +617,215 @@
   <si>
     <t xml:space="preserve"> Christian Guzmán Ramírez</t>
   </si>
   <si>
     <t>UGS</t>
   </si>
   <si>
     <t>Elizabeth Arias Soto</t>
   </si>
   <si>
     <t>Alonso Castro Araya</t>
   </si>
   <si>
     <t>Silvia Rojas Villalobos</t>
   </si>
   <si>
     <t>Ernesto López Aguilar</t>
   </si>
   <si>
     <t>Natalia Sudasassi Vargas</t>
   </si>
   <si>
     <t xml:space="preserve">Extención </t>
   </si>
   <si>
-    <t xml:space="preserve">UCP-recepción </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DEPARTAMENTO DE URBANISMO </t>
   </si>
   <si>
-    <t xml:space="preserve">DIRECCION DE URBANISMO Y VIVIENDA </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DEPARTAMENTO ADMINISTRATIVO Y FINANCIERO </t>
   </si>
   <si>
     <t xml:space="preserve">GERENCIA GENERAL </t>
   </si>
   <si>
     <t>PRESIDENCIA EJECUTIVA</t>
   </si>
   <si>
     <t xml:space="preserve">DEPARTAMENTO PROYECTOS HABITACIONALES </t>
   </si>
   <si>
     <t>DEPARTAMENTO DE PROGRAMAS DE FINANCIAMIENTO</t>
   </si>
   <si>
     <t>Robert Garita Hernández</t>
   </si>
   <si>
-    <t xml:space="preserve">Merissa Gonzalez Campos </t>
-[...1 lines deleted...]
-  <si>
     <t>Javier Leiva Ortiz</t>
   </si>
   <si>
     <t>UFI-COBROS</t>
   </si>
   <si>
     <t>Johanna Jiménez Rodriguez</t>
   </si>
   <si>
-    <t xml:space="preserve">Diana Carrillo Azofeifa </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Johnny Leiva Badilla </t>
   </si>
   <si>
-    <t xml:space="preserve">Kate Jiménes Sandí </t>
+    <t xml:space="preserve">Kerry Luna Calderon </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marissa Gonzalez Campos </t>
+  </si>
+  <si>
+    <t>Guering Contreras Ruiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patricia Villalta Torres </t>
+  </si>
+  <si>
+    <t>Joselyn Alpízar Brenes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INDER </t>
+  </si>
+  <si>
+    <t>Maria Sibaja Cascante</t>
+  </si>
+  <si>
+    <t>Silvia Valentinuzzi Núñez</t>
+  </si>
+  <si>
+    <t>Warren Espinoza Ríos</t>
+  </si>
+  <si>
+    <t>Sylvia Marchena Villalobos</t>
+  </si>
+  <si>
+    <t>Eduardo Hernández Gamboa</t>
+  </si>
+  <si>
+    <t>Natalia Marín Matarrita</t>
+  </si>
+  <si>
+    <t>Diana Carrillo Azofeifa</t>
+  </si>
+  <si>
+    <t>Kate Jimenez Sandí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Natalia Cruz Fallas </t>
+  </si>
+  <si>
+    <t>DAF-recepción</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aster Rodríguez Hidalgo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Alfaro Alpizar </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Helvetica"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59999389629810485"/>
+        <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -847,102 +885,110 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1250,2983 +1296,3203 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94652025-880F-4D5F-A03E-02DBE55E7133}">
-  <dimension ref="A1:E177"/>
+  <dimension ref="A1:E188"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.77734375" customWidth="1"/>
     <col min="3" max="3" width="14.109375" customWidth="1"/>
     <col min="4" max="4" width="48.6640625" customWidth="1"/>
-    <col min="5" max="5" width="17.6640625" style="18" customWidth="1"/>
+    <col min="5" max="5" width="17.6640625" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="14" t="s">
-        <v>195</v>
+      <c r="E1" s="12" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A2" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="15"/>
+      <c r="A2" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="23"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="10">
+      <c r="A3" s="9">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="16"/>
+      <c r="D3" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="E3" s="13"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A4" s="10">
+      <c r="A4" s="9">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="13">
         <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="10">
+      <c r="A5" s="9">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="13">
         <v>248</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A6" s="10">
-        <v>6</v>
+      <c r="A6" s="9">
+        <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="8" t="s">
-        <v>6</v>
+      <c r="C6" s="7" t="s">
+        <v>4</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>205</v>
+      </c>
+      <c r="E6" s="13">
+        <v>215</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="10">
-        <v>7</v>
+      <c r="A7" s="9">
+        <v>5</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="13">
         <v>219</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="8" spans="1:5" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="9">
+        <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="C8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>11</v>
+      </c>
+      <c r="E8" s="13">
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="10">
-        <v>9</v>
+      <c r="A9" s="9">
+        <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="8" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="C9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E9" s="13">
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="10">
-        <v>10</v>
+      <c r="A10" s="9">
+        <v>8</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="8" t="s">
-        <v>10</v>
+      <c r="C10" s="7" t="s">
+        <v>6</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>12</v>
-[...7 lines deleted...]
-        <v>11</v>
+        <v>7</v>
+      </c>
+      <c r="E10" s="13">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="9">
+        <v>9</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C11" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...8 lines deleted...]
-        <v>12</v>
+      <c r="D11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="13">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="9">
+        <v>10</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="C12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="13">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="9">
         <v>11</v>
-      </c>
-[...6 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="8" t="s">
-[...6 lines deleted...]
-        <v>139</v>
+      <c r="C13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="E13" s="13">
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="10">
-        <v>14</v>
+      <c r="A14" s="9">
+        <v>12</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="8" t="s">
-        <v>15</v>
+      <c r="C14" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>12</v>
+      </c>
+      <c r="E14" s="13">
+        <v>216</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A15" s="10">
-        <v>15</v>
+      <c r="A15" s="9">
+        <v>13</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="8" t="s">
-[...6 lines deleted...]
-        <v>223</v>
+      <c r="C15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E15" s="13">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="10">
-        <v>16</v>
+      <c r="A16" s="9">
+        <v>14</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="8" t="s">
-        <v>18</v>
+      <c r="C16" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>153</v>
+      </c>
+      <c r="E16" s="13">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="9">
+        <v>15</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="8" t="s">
-        <v>18</v>
+      <c r="C17" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>13</v>
+      </c>
+      <c r="E17" s="13">
+        <v>221</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="10">
-        <v>18</v>
+      <c r="A18" s="9">
+        <v>16</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="8" t="s">
-[...6 lines deleted...]
-        <v>91</v>
+      <c r="C18" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="13">
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="10">
-        <v>19</v>
+      <c r="A19" s="9">
+        <v>17</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="C19" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="9">
         <v>18</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="C20" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D20" s="6" t="s">
-[...3 lines deleted...]
-        <v>250</v>
+      <c r="D20" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="13">
+        <v>223</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A21" s="10">
-        <v>21</v>
+      <c r="A21" s="9">
+        <v>19</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="8" t="s">
+      <c r="C21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>206</v>
+      </c>
+      <c r="E21" s="13">
+        <v>251</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A22" s="10">
-        <v>22</v>
+      <c r="A22" s="9">
+        <v>20</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="C22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>19</v>
+      </c>
+      <c r="E22" s="13">
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A23" s="10">
-        <v>23</v>
+      <c r="A23" s="9">
+        <v>21</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="C23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>21</v>
+      </c>
+      <c r="E23" s="13">
+        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A24" s="10">
-        <v>24</v>
+      <c r="A24" s="9">
+        <v>22</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="C24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>23</v>
+      </c>
+      <c r="E24" s="13">
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A25" s="10">
-        <v>25</v>
+      <c r="A25" s="9">
+        <v>23</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="C25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>24</v>
+      </c>
+      <c r="E25" s="13">
+        <v>313</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A26" s="10">
-        <v>28</v>
+      <c r="A26" s="9">
+        <v>24</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C26" s="8" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="C26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="13">
+        <v>256</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A27" s="10">
-        <v>26</v>
+      <c r="A27" s="9">
+        <v>25</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>29</v>
+      <c r="C27" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="E27" s="13">
+        <v>308</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A28" s="10">
-        <v>27</v>
+      <c r="A28" s="9">
+        <v>26</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C28" s="8" t="s">
-        <v>29</v>
+      <c r="C28" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>22</v>
+      </c>
+      <c r="E28" s="13">
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A29" s="10">
-        <v>29</v>
+      <c r="A29" s="9">
+        <v>27</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>29</v>
+      <c r="C29" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>27</v>
+      </c>
+      <c r="E29" s="13">
+        <v>231</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A30" s="10"/>
+      <c r="A30" s="9">
+        <v>28</v>
+      </c>
       <c r="B30" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="C30" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E30" s="13">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="9">
         <v>29</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="8" t="s">
+      <c r="C31" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" s="13">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="9">
+        <v>30</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D32" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="13">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="9">
+        <v>31</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" s="13">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="9">
+        <v>32</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="13">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="9">
+        <v>33</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="13">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="9">
         <v>34</v>
       </c>
-      <c r="E31" s="16">
+      <c r="B36" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" s="13">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="9">
+        <v>35</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" s="13">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="9">
+        <v>36</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E38" s="13">
         <v>233</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
-[...48 lines deleted...]
-      <c r="D35" s="6" t="s">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="B39" s="22"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="23"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="9">
         <v>37</v>
-      </c>
-[...70 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C40" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C40" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="E40" s="13"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A41" s="10">
-        <v>39</v>
+      <c r="A41" s="9">
+        <v>38</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C41" s="8" t="s">
-        <v>43</v>
+      <c r="C41" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>36</v>
+      </c>
+      <c r="E41" s="13">
+        <v>242</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A42" s="10">
-        <v>40</v>
+      <c r="A42" s="9">
+        <v>39</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="8" t="s">
-        <v>43</v>
+      <c r="C42" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>37</v>
+      </c>
+      <c r="E42" s="13">
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A43" s="10">
-        <v>41</v>
+      <c r="A43" s="9">
+        <v>37</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C43" s="8" t="s">
-[...6 lines deleted...]
-        <v>154</v>
+      <c r="C43" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E43" s="13">
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A44" s="10">
-        <v>43</v>
+      <c r="A44" s="9">
+        <v>38</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C44" s="8" t="s">
-        <v>46</v>
+      <c r="C44" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>39</v>
+      </c>
+      <c r="E44" s="13">
+        <v>243</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A45" s="10">
-        <v>44</v>
+      <c r="A45" s="9">
+        <v>39</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C45" s="8" t="s">
-        <v>46</v>
+      <c r="C45" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>40</v>
+      </c>
+      <c r="E45" s="13">
+        <v>314</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A46" s="10">
-        <v>45</v>
+      <c r="A46" s="9">
+        <v>40</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C46" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C46" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="E46" s="13"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A47" s="10">
-        <v>46</v>
+      <c r="A47" s="9">
+        <v>41</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C47" s="8" t="s">
-[...6 lines deleted...]
-        <v>293</v>
+      <c r="C47" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E47" s="13">
+        <v>237</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A48" s="10">
-        <v>47</v>
+      <c r="A48" s="9">
+        <v>42</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C48" s="8" t="s">
-        <v>52</v>
+      <c r="C48" s="7" t="s">
+        <v>43</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>44</v>
+      </c>
+      <c r="E48" s="13">
+        <v>283</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A49" s="10">
-        <v>48</v>
+      <c r="A49" s="9">
+        <v>43</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C49" s="8" t="s">
-        <v>52</v>
+      <c r="C49" s="7" t="s">
+        <v>43</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>45</v>
+      </c>
+      <c r="E49" s="13">
+        <v>284</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A50" s="10">
-        <v>49</v>
+      <c r="A50" s="9">
+        <v>44</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C50" s="8" t="s">
-[...6 lines deleted...]
-        <v>291</v>
+      <c r="C50" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E50" s="13">
+        <v>154</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A51" s="10">
-        <v>50</v>
+      <c r="A51" s="9">
+        <v>45</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="C51" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E51" s="13">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="9">
+        <v>46</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E52" s="13">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="9">
+        <v>47</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D51" s="6" t="s">
+      <c r="D53" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E53" s="13">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="9">
+        <v>48</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E54" s="13">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="9">
+        <v>49</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E55" s="13">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="9">
+        <v>50</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E56" s="13">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="9">
+        <v>51</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D57" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="E51" s="16">
+      <c r="E57" s="13">
         <v>297</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
-[...92 lines deleted...]
-    </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A58" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="A58" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" s="22"/>
+      <c r="C58" s="22"/>
+      <c r="D58" s="22"/>
+      <c r="E58" s="23"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" s="3">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C59" s="8" t="s">
-[...6 lines deleted...]
-        <v>288</v>
+      <c r="C59" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="E59" s="13">
+        <v>258</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="3">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C60" s="8" t="s">
-        <v>62</v>
+      <c r="C60" s="7" t="s">
+        <v>59</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>85</v>
+      </c>
+      <c r="E60" s="13">
+        <v>134</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A61" s="3">
-        <v>58</v>
+      <c r="A61" s="9">
+        <v>54</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C61" s="8" t="s">
-        <v>62</v>
+      <c r="C61" s="7" t="s">
+        <v>220</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>51</v>
+      </c>
+      <c r="E61" s="13">
+        <v>154</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="3">
-        <v>59</v>
-[...11 lines deleted...]
-        <v>299</v>
+        <v>55</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="E62" s="13">
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="3">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="C63" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D63" s="6" t="s">
-[...3 lines deleted...]
-        <v>252</v>
+      <c r="D63" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E63" s="13">
+        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A64" s="3">
-        <v>61</v>
+      <c r="A64" s="9">
+        <v>57</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C64" s="8" t="s">
+      <c r="C64" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>63</v>
+      </c>
+      <c r="E64" s="13">
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A65" s="3">
+        <v>58</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C65" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="B65" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" s="6" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="E65" s="16"/>
+        <v>64</v>
+      </c>
+      <c r="E65" s="13">
+        <v>316</v>
+      </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A66" s="3">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="C66" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C66" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>65</v>
+      </c>
+      <c r="E66" s="13">
+        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A67" s="3">
-        <v>64</v>
+      <c r="A67" s="9">
+        <v>60</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C67" s="8" t="s">
+      <c r="C67" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>66</v>
+      </c>
+      <c r="E67" s="13">
+        <v>298</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A68" s="3">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C68" s="8" t="s">
+      <c r="C68" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>67</v>
+      </c>
+      <c r="E68" s="13">
+        <v>301</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A69" s="3">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="C69" s="8" t="s">
         <v>62</v>
       </c>
+      <c r="B69" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>62</v>
+      </c>
       <c r="D69" s="6" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>68</v>
+      </c>
+      <c r="E69" s="13">
+        <v>299</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A70" s="3">
-        <v>67</v>
+      <c r="A70" s="9">
+        <v>63</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C70" s="8" t="s">
-[...6 lines deleted...]
-        <v>273</v>
+      <c r="C70" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E70" s="13">
+        <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A71" s="3">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C71" s="8" t="s">
-        <v>76</v>
+      <c r="C71" s="7" t="s">
+        <v>62</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>70</v>
+      </c>
+      <c r="E71" s="13">
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A72" s="3">
+        <v>65</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E72" s="13"/>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A73" s="9">
+        <v>66</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E73" s="13">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A74" s="3">
+        <v>67</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E74" s="13">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A75" s="3">
+        <v>68</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E75" s="13">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A76" s="9">
         <v>69</v>
       </c>
-      <c r="B72" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="8" t="s">
+      <c r="B76" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="E76" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A77" s="3">
+        <v>70</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E77" s="13">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A78" s="3">
+        <v>71</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E78" s="13">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A79" s="9">
+        <v>72</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C79" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D72" s="6" t="s">
+      <c r="D79" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E79" s="13">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A80" s="3">
+        <v>73</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E80" s="13">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A81" s="3">
+        <v>74</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D81" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E72" s="16">
+      <c r="E81" s="13">
         <v>271</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D73" s="12" t="s">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A82" s="9">
+        <v>75</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E82" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A83" s="3">
+        <v>76</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D83" s="11" t="s">
         <v>86</v>
       </c>
-      <c r="E73" s="16">
+      <c r="E83" s="13">
         <v>135</v>
       </c>
     </row>
-    <row r="74" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D74" s="6" t="s">
+    <row r="84" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="3">
+        <v>77</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D84" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E74" s="16">
+      <c r="E84" s="13">
         <v>309</v>
       </c>
     </row>
-    <row r="75" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D75" s="6" t="s">
+    <row r="85" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="9">
+        <v>78</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D85" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="E75" s="16">
+      <c r="E85" s="13">
         <v>133</v>
       </c>
     </row>
-    <row r="76" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-      <c r="E77" s="16">
+    <row r="86" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="3">
+        <v>79</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="E86" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="78" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...85 lines deleted...]
-      <c r="A83" s="3">
+    <row r="87" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="3">
         <v>80</v>
       </c>
-      <c r="B83" s="11" t="s">
-[...67 lines deleted...]
-      <c r="B87" s="11" t="s">
+      <c r="B87" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="D87" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B88" s="11" t="s">
+      <c r="D87" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="E87" s="13">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="9">
+        <v>81</v>
+      </c>
+      <c r="B88" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+      <c r="E88" s="13">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="3">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B89" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B89" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>99</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>88</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E89" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="3">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B90" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      <c r="A91" s="3">
+        <v>93</v>
+      </c>
+      <c r="E90" s="13">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="9">
+        <v>84</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C91" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B91" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D91" s="6" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-    <row r="92" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+      <c r="E91" s="13">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="3">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B92" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B92" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>97</v>
+      </c>
+      <c r="E92" s="13">
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="3">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B93" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B93" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>100</v>
-[...9 lines deleted...]
-      <c r="B94" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="E93" s="13">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="9">
+        <v>87</v>
+      </c>
+      <c r="B94" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>103</v>
+      </c>
+      <c r="E94" s="13">
+        <v>312</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="3">
+        <v>88</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="E95" s="13">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="3">
+        <v>89</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="E96" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="9">
+        <v>90</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E97" s="13">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="3">
+        <v>91</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="E98" s="13">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="3">
         <v>92</v>
       </c>
-      <c r="B95" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="8" t="s">
+      <c r="B99" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E99" s="13">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="9">
+        <v>93</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E100" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="3">
+        <v>94</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E101" s="13">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="3">
+        <v>95</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C102" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D95" s="12" t="s">
+      <c r="D102" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="E95" s="16">
+      <c r="E102" s="13">
         <v>282</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C96" s="8" t="s">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A103" s="9">
+        <v>96</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C103" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D96" s="6" t="s">
+      <c r="D103" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="E96" s="16">
+      <c r="E103" s="13">
         <v>77</v>
-      </c>
-[...107 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A104" s="3">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>97</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>106</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>108</v>
+      </c>
+      <c r="E104" s="13">
+        <v>277</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A105" s="3">
+        <v>98</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E105" s="13">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A106" s="9">
+        <v>99</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="E106" s="13">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A107" s="3">
+        <v>100</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E107" s="13">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A108" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="B108" s="22"/>
+      <c r="C108" s="22"/>
+      <c r="D108" s="22"/>
+      <c r="E108" s="23"/>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A109" s="9">
         <v>101</v>
       </c>
-      <c r="B105" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D105" s="12" t="s">
+      <c r="B109" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="E105" s="16">
-[...4 lines deleted...]
-      <c r="A106" s="3">
+      <c r="C109" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E109" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A110" s="9">
         <v>102</v>
       </c>
-      <c r="B106" s="7" t="s">
-[...22 lines deleted...]
-      <c r="A108" s="10">
+      <c r="B110" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E110" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A111" s="9">
         <v>103</v>
       </c>
-      <c r="B108" s="4" t="s">
-[...11 lines deleted...]
-      <c r="A109" s="10">
+      <c r="B111" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E111" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A112" s="9">
         <v>104</v>
       </c>
-      <c r="B109" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A110" s="10">
+      <c r="B112" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E112" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A113" s="9">
         <v>105</v>
       </c>
-      <c r="B110" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A111" s="10">
+      <c r="B113" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D113" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E113" s="13">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A114" s="9">
         <v>106</v>
       </c>
-      <c r="B111" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D111" s="6" t="s">
+      <c r="B114" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D114" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="E111" s="16">
-[...32 lines deleted...]
-      <c r="A114" s="10">
+      <c r="E114" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A115" s="9">
         <v>107</v>
       </c>
-      <c r="B114" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="B115" s="4" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C115" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C115" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="E115" s="16">
-        <v>8</v>
+      <c r="E115" s="13">
+        <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A116" s="10">
+      <c r="A116" s="9">
+        <v>108</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="E116" s="13">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A117" s="9">
         <v>109</v>
       </c>
-      <c r="B116" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A117" s="10">
+      <c r="B117" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="E117" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A118" s="9">
         <v>110</v>
       </c>
-      <c r="B117" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D117" s="6" t="s">
+      <c r="B118" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C118" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="E117" s="16">
-[...4 lines deleted...]
-      <c r="A118" s="10">
+      <c r="D118" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E118" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A119" s="9">
         <v>111</v>
       </c>
-      <c r="B118" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D118" s="12" t="s">
+      <c r="B119" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D119" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="E118" s="16">
-[...4 lines deleted...]
-      <c r="A119" s="10">
+      <c r="E119" s="13">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A120" s="9">
         <v>112</v>
       </c>
-      <c r="B119" s="4" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B120" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>118</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>127</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E120" s="16">
-        <v>29</v>
+      <c r="E120" s="13">
+        <v>36</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A121" s="10">
-        <v>114</v>
+      <c r="A121" s="9">
+        <v>113</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>118</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>127</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="E121" s="16">
-        <v>36</v>
+      <c r="E121" s="13">
+        <v>37</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A122" s="10">
-        <v>115</v>
+      <c r="A122" s="9">
+        <v>114</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>118</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>127</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E122" s="16">
-        <v>37</v>
+      <c r="E122" s="13">
+        <v>47</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A123" s="10">
-        <v>116</v>
+      <c r="A123" s="9">
+        <v>115</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>118</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>127</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="E123" s="16">
-        <v>47</v>
+      <c r="E123" s="13">
+        <v>52</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A124" s="10">
-        <v>117</v>
+      <c r="A124" s="9">
+        <v>116</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>118</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>127</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="E124" s="16">
-        <v>52</v>
+      <c r="E124" s="13">
+        <v>295</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A125" s="10">
+      <c r="A125" s="9">
+        <v>117</v>
+      </c>
+      <c r="B125" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="B125" s="4" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="C125" s="7" t="s">
+        <v>127</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="E125" s="16">
-        <v>295</v>
+      <c r="E125" s="13">
+        <v>201</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A126" s="10">
+      <c r="A126" s="9">
+        <v>118</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="E126" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A127" s="9">
         <v>119</v>
       </c>
-      <c r="B126" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="6" t="s">
+      <c r="B127" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C127" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="E126" s="16">
-[...4 lines deleted...]
-      <c r="A127" s="10">
+      <c r="D127" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="E127" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A128" s="9">
         <v>120</v>
       </c>
-      <c r="B127" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="B128" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>118</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>138</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="E128" s="16">
-        <v>9</v>
+      <c r="E128" s="13">
+        <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A129" s="10">
+      <c r="A129" s="9">
+        <v>121</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E129" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A130" s="9">
         <v>122</v>
       </c>
-      <c r="B129" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="8" t="s">
+      <c r="B130" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E130" s="13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A131" s="9">
+        <v>123</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E131" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A132" s="9">
+        <v>124</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="E132" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A133" s="9">
+        <v>125</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D133" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="E133" s="13">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A134" s="9">
+        <v>126</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D134" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="E134" s="13">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A135" s="9">
+        <v>127</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D135" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="E135" s="13">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A136" s="9">
+        <v>128</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D136" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="E136" s="13">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A137" s="9">
+        <v>129</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D137" s="17" t="s">
+        <v>213</v>
+      </c>
+      <c r="E137" s="13">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A138" s="9">
+        <v>130</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D138" s="17" t="s">
+        <v>221</v>
+      </c>
+      <c r="E138" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A139" s="9">
+        <v>131</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D139" s="17" t="s">
+        <v>215</v>
+      </c>
+      <c r="E139" s="13">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A140" s="9">
+        <v>132</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D140" s="17" t="s">
+        <v>216</v>
+      </c>
+      <c r="E140" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A141" s="9">
+        <v>133</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D141" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="E141" s="13">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A142" s="9">
+        <v>134</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D142" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="E142" s="13">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A143" s="9">
+        <v>135</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D143" s="18" t="s">
+        <v>218</v>
+      </c>
+      <c r="E143" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A144" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="B144" s="22"/>
+      <c r="C144" s="22"/>
+      <c r="D144" s="22"/>
+      <c r="E144" s="23"/>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A145" s="9">
+        <v>136</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D145" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="E145" s="13">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A146" s="9">
+        <v>137</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E146" s="13">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A147" s="9">
+        <v>138</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="E147" s="13">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A148" s="9">
         <v>139</v>
       </c>
-      <c r="D129" s="6" t="s">
+      <c r="B148" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="E148" s="13">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A149" s="9">
+        <v>140</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E149" s="13">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A150" s="9">
         <v>141</v>
       </c>
-      <c r="E129" s="16">
-[...13 lines deleted...]
-      <c r="D130" s="6" t="s">
+      <c r="B150" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E150" s="13">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A151" s="9">
         <v>142</v>
       </c>
-      <c r="E130" s="16">
-[...13 lines deleted...]
-      <c r="D131" s="6" t="s">
+      <c r="B151" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E151" s="13">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A152" s="9">
+        <v>143</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="E152" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A153" s="9">
         <v>144</v>
       </c>
-      <c r="E131" s="16">
-[...13 lines deleted...]
-      <c r="D132" s="6" t="s">
+      <c r="B153" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E153" s="13">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A154" s="9">
         <v>145</v>
       </c>
-      <c r="E132" s="16">
-[...13 lines deleted...]
-      <c r="D133" s="6" t="s">
+      <c r="B154" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="E133" s="16">
-[...4 lines deleted...]
-      <c r="A134" s="10">
+      <c r="C154" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D154" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="E154" s="13">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A155" s="9">
+        <v>146</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="E155" s="13">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A156" s="9">
+        <v>147</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="E156" s="13">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A157" s="9">
+        <v>148</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E157" s="13">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A158" s="9">
+        <v>149</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="E158" s="13">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A159" s="9">
+        <v>150</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="E159" s="13">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A160" s="9">
+        <v>151</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="E160" s="13">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A161" s="9">
+        <v>152</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D161" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="E161" s="13">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A162" s="9">
+        <v>153</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E162" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A163" s="9">
+        <v>154</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="E163" s="13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A164" s="9">
+        <v>155</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="E164" s="13">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A165" s="9">
+        <v>156</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E165" s="13">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A166" s="9">
+        <v>157</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="E166" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A167" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="B167" s="22"/>
+      <c r="C167" s="22"/>
+      <c r="D167" s="22"/>
+      <c r="E167" s="23"/>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A168" s="9">
+        <v>158</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="E168" s="13">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A169" s="9">
+        <v>159</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="E169" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A170" s="9">
+        <v>160</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="E170" s="13">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A171" s="9">
+        <v>161</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="E171" s="13">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A172" s="9">
+        <v>162</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="E172" s="13">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A173" s="9">
+        <v>163</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="E173" s="13">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A174" s="9">
+        <v>164</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="E174" s="13">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A175" s="9">
+        <v>165</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="E175" s="13">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A176" s="9">
+        <v>166</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="E176" s="13">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A177" s="9">
+        <v>167</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="E177" s="13">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A178" s="9">
+        <v>168</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D178" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="E178" s="13">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A179" s="9">
+        <v>169</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E179" s="13">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A180" s="9">
+        <v>170</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D180" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="E180" s="13">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A181" s="9">
+        <v>171</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E181" s="13">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A182" s="9">
+        <v>172</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="E182" s="13">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A183" s="9">
+        <v>173</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="E183" s="13">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A184" s="9">
+        <v>174</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="E184" s="13">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A185" s="9">
+        <v>175</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E185" s="13">
         <v>127</v>
       </c>
-      <c r="B134" s="4" t="s">
-[...63 lines deleted...]
-      <c r="D138" s="12" t="s">
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A186" s="9">
+        <v>176</v>
+      </c>
+      <c r="B186" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="E138" s="16">
-[...283 lines deleted...]
-      <c r="D155" s="6" t="s">
+      <c r="C186" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="E186" s="13">
         <v>155</v>
       </c>
-      <c r="E155" s="16">
-[...56 lines deleted...]
-      <c r="D159" s="12" t="s">
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A187" s="9">
         <v>177</v>
       </c>
-      <c r="E159" s="16"/>
-[...295 lines deleted...]
-      <c r="E177" s="17"/>
+      <c r="B187" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E187" s="13">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A188" s="8"/>
+      <c r="B188" s="8"/>
+      <c r="C188" s="8"/>
+      <c r="D188" s="8"/>
+      <c r="E188" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="A32:D32"/>
+  <mergeCells count="6">
+    <mergeCell ref="A167:E167"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A144:E144"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Funcionarios </vt:lpstr>
     </vt:vector>